--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -177,56 +177,50 @@
     <t>Pulps -- Determination of drainability -- Part 2:  "Canadian Standard" freeness method</t>
   </si>
   <si>
     <t>JIS P 8121-1:2012</t>
   </si>
   <si>
     <t>Pulps -- Determination of drainability -- Part 1: Schopper-Riegler method</t>
   </si>
   <si>
     <t>JIS P 8117:2009</t>
   </si>
   <si>
     <t>Paper and board -- Determination of air permeance and air resistance(medium range) -- Gurley method</t>
   </si>
   <si>
     <t>JIS P 8115:2001</t>
   </si>
   <si>
     <t>Paper and board -- Determination of folding endurance -- MIT method</t>
   </si>
   <si>
     <t>JIS P 8114:2003</t>
   </si>
   <si>
     <t>Paper and board -- Determination of folding endurance -- Schopper method</t>
-  </si>
-[...4 lines deleted...]
-    <t>Paper and board -- Determination of tensile properties -- Part 2: Constant rate of elongation method</t>
   </si>
   <si>
     <t>JIS P 8112:2008</t>
   </si>
   <si>
     <t>Paper -- Determination of bursting strength</t>
   </si>
   <si>
     <t>JIS P 4501:1993/AMENDMENT 1:2006</t>
   </si>
   <si>
     <t>Toilet tissue papers (Amendment 1)</t>
   </si>
   <si>
     <t>JIS P 4501:1993</t>
   </si>
   <si>
     <t>Toilet tissue papers</t>
   </si>
   <si>
     <t>JIS P 0201:1966</t>
   </si>
   <si>
     <t>Sizes of continuous business forms</t>
   </si>
@@ -554,51 +548,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H28"/>
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1171,166 +1165,140 @@
       </c>
       <c r="E23" t="s">
         <v>54</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
       <c r="G23">
         <v>7900.0</v>
       </c>
       <c r="H23">
         <v>7900.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="E24" t="s">
         <v>56</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
       <c r="G24">
         <v>7900.0</v>
       </c>
       <c r="H24">
         <v>7900.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="E25" t="s">
         <v>58</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
       <c r="G25">
-        <v>7900.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H25">
-        <v>7900.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="E26" t="s">
         <v>60</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26">
-        <v>1500.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H26">
-        <v>1500.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27">
-        <v>1993</v>
+        <v>1966</v>
       </c>
       <c r="E27" t="s">
         <v>62</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27">
         <v>4000.0</v>
       </c>
       <c r="H27">
-        <v>4000.0</v>
-[...24 lines deleted...]
-      <c r="H28">
         <v>4000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>