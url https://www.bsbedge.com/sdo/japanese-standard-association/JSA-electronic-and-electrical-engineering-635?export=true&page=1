--- v0 (2026-02-16)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1019">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1017">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -1419,56 +1419,50 @@
     <t>Variable carbon composition resistors for use in electronic equipment -- Characteristics Y, W and UC</t>
   </si>
   <si>
     <t>JIS C 6443:1995</t>
   </si>
   <si>
     <t>Carbon potentiometers for general use</t>
   </si>
   <si>
     <t>JIS C 6436:1995</t>
   </si>
   <si>
     <t>Power transformer for electronic equipment</t>
   </si>
   <si>
     <t>JIS C 6435:1989</t>
   </si>
   <si>
     <t>Testing methods for low frequency transformers and inductors</t>
   </si>
   <si>
     <t>JIS C 6421:1994</t>
   </si>
   <si>
     <t>Intermediate frequency transformers for broadcast receiver</t>
-  </si>
-[...4 lines deleted...]
-    <t>Test methods of optical power meters for laser beam</t>
   </si>
   <si>
     <t>JIS C 6180:1991</t>
   </si>
   <si>
     <t>Measuring methods for laser output power</t>
   </si>
   <si>
     <t>JIS C 6111:1997</t>
   </si>
   <si>
     <t>Measuring methods of transmitting and receiving modules for low speed fiber optic transmission</t>
   </si>
   <si>
     <t>JIS C 6110:1997</t>
   </si>
   <si>
     <t>General rules of transmitting and receiving modules for low speed fiber optic transmission</t>
   </si>
   <si>
     <t>JIS C 6021:2005</t>
   </si>
   <si>
     <t>Testing methods of image quality for colour video-doorphone</t>
   </si>
@@ -3416,51 +3410,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H506"/>
+  <dimension ref="A1:H505"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -9424,626 +9418,626 @@
       </c>
       <c r="H230">
         <v>6600.0</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>8</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231">
         <v>1991</v>
       </c>
       <c r="E231" t="s">
         <v>470</v>
       </c>
       <c r="F231" t="s">
         <v>12</v>
       </c>
       <c r="G231">
-        <v>6600.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H231">
-        <v>6600.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>8</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>471</v>
       </c>
       <c r="D232">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="E232" t="s">
         <v>472</v>
       </c>
       <c r="F232" t="s">
         <v>12</v>
       </c>
       <c r="G232">
         <v>9200.0</v>
       </c>
       <c r="H232">
         <v>9200.0</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>8</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>473</v>
       </c>
       <c r="D233">
         <v>1997</v>
       </c>
       <c r="E233" t="s">
         <v>474</v>
       </c>
       <c r="F233" t="s">
         <v>12</v>
       </c>
       <c r="G233">
-        <v>9200.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H233">
-        <v>9200.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>8</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
         <v>475</v>
       </c>
       <c r="D234">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="E234" t="s">
         <v>476</v>
       </c>
       <c r="F234" t="s">
         <v>12</v>
       </c>
       <c r="G234">
-        <v>7900.0</v>
+        <v>10400.0</v>
       </c>
       <c r="H234">
-        <v>7900.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>8</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>477</v>
       </c>
       <c r="D235">
         <v>2005</v>
       </c>
       <c r="E235" t="s">
         <v>478</v>
       </c>
       <c r="F235" t="s">
         <v>12</v>
       </c>
       <c r="G235">
         <v>10400.0</v>
       </c>
       <c r="H235">
         <v>10400.0</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>8</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>479</v>
       </c>
       <c r="D236">
         <v>2005</v>
       </c>
       <c r="E236" t="s">
         <v>480</v>
       </c>
       <c r="F236" t="s">
         <v>12</v>
       </c>
       <c r="G236">
-        <v>10400.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H236">
-        <v>10400.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>8</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>481</v>
       </c>
       <c r="D237">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="E237" t="s">
         <v>482</v>
       </c>
       <c r="F237" t="s">
         <v>12</v>
       </c>
       <c r="G237">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H237">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>8</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>483</v>
       </c>
       <c r="D238">
         <v>2010</v>
       </c>
       <c r="E238" t="s">
         <v>484</v>
       </c>
       <c r="F238" t="s">
         <v>12</v>
       </c>
       <c r="G238">
-        <v>14100.0</v>
+        <v>10400.0</v>
       </c>
       <c r="H238">
-        <v>14100.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
         <v>8</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>485</v>
       </c>
       <c r="D239">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="E239" t="s">
         <v>486</v>
       </c>
       <c r="F239" t="s">
         <v>12</v>
       </c>
       <c r="G239">
-        <v>10400.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H239">
-        <v>10400.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
         <v>8</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>487</v>
       </c>
       <c r="D240">
-        <v>2005</v>
+        <v>2012</v>
       </c>
       <c r="E240" t="s">
         <v>488</v>
       </c>
       <c r="F240" t="s">
         <v>12</v>
       </c>
       <c r="G240">
         <v>9200.0</v>
       </c>
       <c r="H240">
         <v>9200.0</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
         <v>8</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>489</v>
       </c>
       <c r="D241">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="E241" t="s">
         <v>490</v>
       </c>
       <c r="F241" t="s">
         <v>12</v>
       </c>
       <c r="G241">
         <v>9200.0</v>
       </c>
       <c r="H241">
         <v>9200.0</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
         <v>8</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>491</v>
       </c>
       <c r="D242">
         <v>2009</v>
       </c>
       <c r="E242" t="s">
         <v>492</v>
       </c>
       <c r="F242" t="s">
         <v>12</v>
       </c>
       <c r="G242">
-        <v>9200.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H242">
-        <v>9200.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>8</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>493</v>
       </c>
       <c r="D243">
-        <v>2009</v>
+        <v>2023</v>
       </c>
       <c r="E243" t="s">
         <v>494</v>
       </c>
       <c r="F243" t="s">
         <v>12</v>
       </c>
       <c r="G243">
-        <v>6600.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H243">
-        <v>6600.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
         <v>8</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>495</v>
       </c>
       <c r="D244">
-        <v>2023</v>
+        <v>2012</v>
       </c>
       <c r="E244" t="s">
         <v>496</v>
       </c>
       <c r="F244" t="s">
         <v>12</v>
       </c>
       <c r="G244">
-        <v>1500.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H244">
-        <v>1500.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
         <v>8</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>497</v>
       </c>
       <c r="D245">
-        <v>2012</v>
+        <v>1993</v>
       </c>
       <c r="E245" t="s">
         <v>498</v>
       </c>
       <c r="F245" t="s">
         <v>12</v>
       </c>
       <c r="G245">
-        <v>5300.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H245">
-        <v>5300.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
         <v>8</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>499</v>
       </c>
       <c r="D246">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="E246" t="s">
         <v>500</v>
       </c>
       <c r="F246" t="s">
         <v>12</v>
       </c>
       <c r="G246">
-        <v>14100.0</v>
+        <v>19100.0</v>
       </c>
       <c r="H246">
-        <v>14100.0</v>
+        <v>19100.0</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
         <v>8</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>501</v>
       </c>
       <c r="D247">
-        <v>1986</v>
+        <v>2016</v>
       </c>
       <c r="E247" t="s">
         <v>502</v>
       </c>
       <c r="F247" t="s">
         <v>12</v>
       </c>
       <c r="G247">
-        <v>19100.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H247">
-        <v>19100.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>8</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>503</v>
       </c>
       <c r="D248">
-        <v>2016</v>
+        <v>1991</v>
       </c>
       <c r="E248" t="s">
         <v>504</v>
       </c>
       <c r="F248" t="s">
         <v>12</v>
       </c>
       <c r="G248">
         <v>7900.0</v>
       </c>
       <c r="H248">
         <v>7900.0</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
         <v>8</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>505</v>
       </c>
       <c r="D249">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="E249" t="s">
         <v>506</v>
       </c>
       <c r="F249" t="s">
         <v>12</v>
       </c>
       <c r="G249">
-        <v>7900.0</v>
+        <v>15700.0</v>
       </c>
       <c r="H249">
-        <v>7900.0</v>
+        <v>15700.0</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>8</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>507</v>
       </c>
       <c r="D250">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="E250" t="s">
         <v>508</v>
       </c>
       <c r="F250" t="s">
         <v>12</v>
       </c>
       <c r="G250">
-        <v>15700.0</v>
+        <v>10400.0</v>
       </c>
       <c r="H250">
-        <v>15700.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>8</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>509</v>
       </c>
       <c r="D251">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="E251" t="s">
         <v>510</v>
       </c>
       <c r="F251" t="s">
         <v>12</v>
       </c>
       <c r="G251">
-        <v>10400.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H251">
-        <v>10400.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
         <v>8</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>511</v>
       </c>
       <c r="D252">
         <v>1995</v>
       </c>
       <c r="E252" t="s">
         <v>512</v>
       </c>
       <c r="F252" t="s">
         <v>12</v>
       </c>
       <c r="G252">
         <v>6600.0</v>
       </c>
       <c r="H252">
         <v>6600.0</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>8</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>513</v>
       </c>
       <c r="D253">
         <v>1995</v>
       </c>
       <c r="E253" t="s">
         <v>514</v>
       </c>
       <c r="F253" t="s">
         <v>12</v>
       </c>
       <c r="G253">
-        <v>6600.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H253">
-        <v>6600.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>8</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>515</v>
       </c>
       <c r="D254">
         <v>1995</v>
       </c>
       <c r="E254" t="s">
         <v>516</v>
       </c>
       <c r="F254" t="s">
         <v>12</v>
       </c>
       <c r="G254">
         <v>9200.0</v>
       </c>
       <c r="H254">
@@ -10074,158 +10068,158 @@
       </c>
       <c r="H255">
         <v>9200.0</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>8</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>519</v>
       </c>
       <c r="D256">
         <v>1995</v>
       </c>
       <c r="E256" t="s">
         <v>520</v>
       </c>
       <c r="F256" t="s">
         <v>12</v>
       </c>
       <c r="G256">
-        <v>9200.0</v>
+        <v>10400.0</v>
       </c>
       <c r="H256">
-        <v>9200.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>8</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>521</v>
       </c>
       <c r="D257">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="E257" t="s">
         <v>522</v>
       </c>
       <c r="F257" t="s">
         <v>12</v>
       </c>
       <c r="G257">
-        <v>10400.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H257">
-        <v>10400.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>8</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>523</v>
       </c>
       <c r="D258">
         <v>2005</v>
       </c>
       <c r="E258" t="s">
         <v>524</v>
       </c>
       <c r="F258" t="s">
         <v>12</v>
       </c>
       <c r="G258">
-        <v>7900.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H258">
-        <v>7900.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>8</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>525</v>
       </c>
       <c r="D259">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="E259" t="s">
         <v>526</v>
       </c>
       <c r="F259" t="s">
         <v>12</v>
       </c>
       <c r="G259">
-        <v>4000.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H259">
-        <v>4000.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
         <v>8</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>527</v>
       </c>
       <c r="D260">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="E260" t="s">
         <v>528</v>
       </c>
       <c r="F260" t="s">
         <v>12</v>
       </c>
       <c r="G260">
-        <v>5300.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H260">
-        <v>5300.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>8</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>529</v>
       </c>
       <c r="D261">
         <v>2005</v>
       </c>
       <c r="E261" t="s">
         <v>530</v>
       </c>
       <c r="F261" t="s">
         <v>12</v>
       </c>
       <c r="G261">
         <v>4000.0</v>
       </c>
       <c r="H261">
@@ -10299,77 +10293,77 @@
       </c>
       <c r="E264" t="s">
         <v>536</v>
       </c>
       <c r="F264" t="s">
         <v>12</v>
       </c>
       <c r="G264">
         <v>4000.0</v>
       </c>
       <c r="H264">
         <v>4000.0</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>8</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>537</v>
       </c>
       <c r="D265">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="E265" t="s">
         <v>538</v>
       </c>
       <c r="F265" t="s">
         <v>12</v>
       </c>
       <c r="G265">
         <v>4000.0</v>
       </c>
       <c r="H265">
         <v>4000.0</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
         <v>8</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>539</v>
       </c>
       <c r="D266">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="E266" t="s">
         <v>540</v>
       </c>
       <c r="F266" t="s">
         <v>12</v>
       </c>
       <c r="G266">
         <v>4000.0</v>
       </c>
       <c r="H266">
         <v>4000.0</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>8</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>541</v>
       </c>
       <c r="D267">
@@ -10828,380 +10822,380 @@
       </c>
       <c r="H284">
         <v>4000.0</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
         <v>8</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>577</v>
       </c>
       <c r="D285">
         <v>2005</v>
       </c>
       <c r="E285" t="s">
         <v>578</v>
       </c>
       <c r="F285" t="s">
         <v>12</v>
       </c>
       <c r="G285">
-        <v>4000.0</v>
+        <v>38800.0</v>
       </c>
       <c r="H285">
-        <v>4000.0</v>
+        <v>38800.0</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
         <v>8</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>579</v>
       </c>
       <c r="D286">
         <v>2005</v>
       </c>
       <c r="E286" t="s">
         <v>580</v>
       </c>
       <c r="F286" t="s">
         <v>12</v>
       </c>
       <c r="G286">
-        <v>38800.0</v>
+        <v>18200.0</v>
       </c>
       <c r="H286">
-        <v>38800.0</v>
+        <v>18200.0</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
         <v>8</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>581</v>
       </c>
       <c r="D287">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="E287" t="s">
         <v>582</v>
       </c>
       <c r="F287" t="s">
         <v>12</v>
       </c>
       <c r="G287">
-        <v>18200.0</v>
+        <v>11500.0</v>
       </c>
       <c r="H287">
-        <v>18200.0</v>
+        <v>11500.0</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
         <v>8</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>583</v>
       </c>
       <c r="D288">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="E288" t="s">
         <v>584</v>
       </c>
       <c r="F288" t="s">
         <v>12</v>
       </c>
       <c r="G288">
-        <v>11500.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H288">
-        <v>11500.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>8</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>585</v>
       </c>
       <c r="D289">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="E289" t="s">
         <v>586</v>
       </c>
       <c r="F289" t="s">
         <v>12</v>
       </c>
       <c r="G289">
-        <v>14100.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H289">
-        <v>14100.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>8</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>587</v>
       </c>
       <c r="D290">
         <v>1994</v>
       </c>
       <c r="E290" t="s">
         <v>588</v>
       </c>
       <c r="F290" t="s">
         <v>12</v>
       </c>
       <c r="G290">
-        <v>7900.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H290">
-        <v>7900.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>8</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>589</v>
       </c>
       <c r="D291">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="E291" t="s">
         <v>590</v>
       </c>
       <c r="F291" t="s">
         <v>12</v>
       </c>
       <c r="G291">
-        <v>9200.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H291">
-        <v>9200.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>8</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>591</v>
       </c>
       <c r="D292">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="E292" t="s">
         <v>592</v>
       </c>
       <c r="F292" t="s">
         <v>12</v>
       </c>
       <c r="G292">
-        <v>7900.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H292">
-        <v>7900.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>8</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>593</v>
       </c>
       <c r="D293">
         <v>1999</v>
       </c>
       <c r="E293" t="s">
         <v>594</v>
       </c>
       <c r="F293" t="s">
         <v>12</v>
       </c>
       <c r="G293">
-        <v>6600.0</v>
+        <v>10400.0</v>
       </c>
       <c r="H293">
-        <v>6600.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>8</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>595</v>
       </c>
       <c r="D294">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="E294" t="s">
         <v>596</v>
       </c>
       <c r="F294" t="s">
         <v>12</v>
       </c>
       <c r="G294">
-        <v>10400.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H294">
-        <v>10400.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>8</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>597</v>
       </c>
       <c r="D295">
         <v>1998</v>
       </c>
       <c r="E295" t="s">
         <v>598</v>
       </c>
       <c r="F295" t="s">
         <v>12</v>
       </c>
       <c r="G295">
-        <v>6600.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H295">
-        <v>6600.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>8</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>599</v>
       </c>
       <c r="D296">
         <v>1998</v>
       </c>
       <c r="E296" t="s">
         <v>600</v>
       </c>
       <c r="F296" t="s">
         <v>12</v>
       </c>
       <c r="G296">
-        <v>9200.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H296">
-        <v>9200.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>8</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>601</v>
       </c>
       <c r="D297">
         <v>1998</v>
       </c>
       <c r="E297" t="s">
         <v>602</v>
       </c>
       <c r="F297" t="s">
         <v>12</v>
       </c>
       <c r="G297">
-        <v>6600.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H297">
-        <v>6600.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>8</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>603</v>
       </c>
       <c r="D298">
-        <v>1998</v>
+        <v>2010</v>
       </c>
       <c r="E298" t="s">
         <v>604</v>
       </c>
       <c r="F298" t="s">
         <v>12</v>
       </c>
       <c r="G298">
         <v>7900.0</v>
       </c>
       <c r="H298">
         <v>7900.0</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
         <v>8</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
         <v>605</v>
       </c>
       <c r="D299">
@@ -11209,115 +11203,115 @@
       </c>
       <c r="E299" t="s">
         <v>606</v>
       </c>
       <c r="F299" t="s">
         <v>12</v>
       </c>
       <c r="G299">
         <v>7900.0</v>
       </c>
       <c r="H299">
         <v>7900.0</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
         <v>8</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>607</v>
       </c>
       <c r="D300">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="E300" t="s">
         <v>608</v>
       </c>
       <c r="F300" t="s">
         <v>12</v>
       </c>
       <c r="G300">
-        <v>7900.0</v>
+        <v>11500.0</v>
       </c>
       <c r="H300">
-        <v>7900.0</v>
+        <v>11500.0</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
         <v>8</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>609</v>
       </c>
       <c r="D301">
         <v>2009</v>
       </c>
       <c r="E301" t="s">
         <v>610</v>
       </c>
       <c r="F301" t="s">
         <v>12</v>
       </c>
       <c r="G301">
-        <v>11500.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H301">
-        <v>11500.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
         <v>8</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>611</v>
       </c>
       <c r="D302">
-        <v>2009</v>
+        <v>1998</v>
       </c>
       <c r="E302" t="s">
         <v>612</v>
       </c>
       <c r="F302" t="s">
         <v>12</v>
       </c>
       <c r="G302">
-        <v>7900.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H302">
-        <v>7900.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
         <v>8</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>613</v>
       </c>
       <c r="D303">
         <v>1998</v>
       </c>
       <c r="E303" t="s">
         <v>614</v>
       </c>
       <c r="F303" t="s">
         <v>12</v>
       </c>
       <c r="G303">
         <v>9200.0</v>
       </c>
       <c r="H303">
@@ -11348,94 +11342,94 @@
       </c>
       <c r="H304">
         <v>9200.0</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
         <v>8</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>617</v>
       </c>
       <c r="D305">
         <v>1998</v>
       </c>
       <c r="E305" t="s">
         <v>618</v>
       </c>
       <c r="F305" t="s">
         <v>12</v>
       </c>
       <c r="G305">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H305">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>8</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>619</v>
       </c>
       <c r="D306">
-        <v>1998</v>
+        <v>2009</v>
       </c>
       <c r="E306" t="s">
         <v>620</v>
       </c>
       <c r="F306" t="s">
         <v>12</v>
       </c>
       <c r="G306">
-        <v>14100.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H306">
-        <v>14100.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
         <v>8</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>621</v>
       </c>
       <c r="D307">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="E307" t="s">
         <v>622</v>
       </c>
       <c r="F307" t="s">
         <v>12</v>
       </c>
       <c r="G307">
         <v>7900.0</v>
       </c>
       <c r="H307">
         <v>7900.0</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>8</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
         <v>623</v>
       </c>
       <c r="D308">
@@ -11443,1805 +11437,1805 @@
       </c>
       <c r="E308" t="s">
         <v>624</v>
       </c>
       <c r="F308" t="s">
         <v>12</v>
       </c>
       <c r="G308">
         <v>7900.0</v>
       </c>
       <c r="H308">
         <v>7900.0</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
         <v>8</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>625</v>
       </c>
       <c r="D309">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="E309" t="s">
         <v>626</v>
       </c>
       <c r="F309" t="s">
         <v>12</v>
       </c>
       <c r="G309">
-        <v>7900.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H309">
-        <v>7900.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
         <v>8</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>627</v>
       </c>
       <c r="D310">
         <v>2010</v>
       </c>
       <c r="E310" t="s">
         <v>628</v>
       </c>
       <c r="F310" t="s">
         <v>12</v>
       </c>
       <c r="G310">
-        <v>9200.0</v>
+        <v>13000.0</v>
       </c>
       <c r="H310">
-        <v>9200.0</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
         <v>8</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>629</v>
       </c>
       <c r="D311">
         <v>2010</v>
       </c>
       <c r="E311" t="s">
         <v>630</v>
       </c>
       <c r="F311" t="s">
         <v>12</v>
       </c>
       <c r="G311">
-        <v>13000.0</v>
+        <v>23700.0</v>
       </c>
       <c r="H311">
-        <v>13000.0</v>
+        <v>23700.0</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
         <v>8</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>631</v>
       </c>
       <c r="D312">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="E312" t="s">
         <v>632</v>
       </c>
       <c r="F312" t="s">
         <v>12</v>
       </c>
       <c r="G312">
-        <v>23700.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H312">
-        <v>23700.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
         <v>8</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>633</v>
       </c>
       <c r="D313">
-        <v>2009</v>
+        <v>1994</v>
       </c>
       <c r="E313" t="s">
         <v>634</v>
       </c>
       <c r="F313" t="s">
         <v>12</v>
       </c>
       <c r="G313">
         <v>7900.0</v>
       </c>
       <c r="H313">
         <v>7900.0</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
         <v>8</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
         <v>635</v>
       </c>
       <c r="D314">
         <v>1994</v>
       </c>
       <c r="E314" t="s">
         <v>636</v>
       </c>
       <c r="F314" t="s">
         <v>12</v>
       </c>
       <c r="G314">
-        <v>7900.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H314">
-        <v>7900.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
         <v>8</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>637</v>
       </c>
       <c r="D315">
         <v>1994</v>
       </c>
       <c r="E315" t="s">
         <v>638</v>
       </c>
       <c r="F315" t="s">
         <v>12</v>
       </c>
       <c r="G315">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H315">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
         <v>8</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
         <v>639</v>
       </c>
       <c r="D316">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="E316" t="s">
         <v>640</v>
       </c>
       <c r="F316" t="s">
         <v>12</v>
       </c>
       <c r="G316">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H316">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
         <v>8</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>641</v>
       </c>
       <c r="D317">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="E317" t="s">
         <v>642</v>
       </c>
       <c r="F317" t="s">
         <v>12</v>
       </c>
       <c r="G317">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H317">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
         <v>8</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
         <v>643</v>
       </c>
       <c r="D318">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="E318" t="s">
         <v>644</v>
       </c>
       <c r="F318" t="s">
         <v>12</v>
       </c>
       <c r="G318">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H318">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
         <v>8</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
         <v>645</v>
       </c>
       <c r="D319">
-        <v>1994</v>
+        <v>1974</v>
       </c>
       <c r="E319" t="s">
         <v>646</v>
       </c>
       <c r="F319" t="s">
         <v>12</v>
       </c>
       <c r="G319">
-        <v>9200.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H319">
-        <v>9200.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
         <v>8</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
         <v>647</v>
       </c>
       <c r="D320">
-        <v>1974</v>
+        <v>2007</v>
       </c>
       <c r="E320" t="s">
         <v>648</v>
       </c>
       <c r="F320" t="s">
         <v>12</v>
       </c>
       <c r="G320">
-        <v>5300.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H320">
-        <v>5300.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
         <v>8</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
         <v>649</v>
       </c>
       <c r="D321">
-        <v>2007</v>
+        <v>1991</v>
       </c>
       <c r="E321" t="s">
         <v>650</v>
       </c>
       <c r="F321" t="s">
         <v>12</v>
       </c>
       <c r="G321">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H321">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
         <v>8</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
         <v>651</v>
       </c>
       <c r="D322">
-        <v>1991</v>
+        <v>2013</v>
       </c>
       <c r="E322" t="s">
         <v>652</v>
       </c>
       <c r="F322" t="s">
         <v>12</v>
       </c>
       <c r="G322">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H322">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
         <v>8</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>653</v>
       </c>
       <c r="D323">
-        <v>2013</v>
+        <v>1990</v>
       </c>
       <c r="E323" t="s">
         <v>654</v>
       </c>
       <c r="F323" t="s">
         <v>12</v>
       </c>
       <c r="G323">
-        <v>14100.0</v>
+        <v>10400.0</v>
       </c>
       <c r="H323">
-        <v>14100.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
         <v>8</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>655</v>
       </c>
       <c r="D324">
-        <v>1990</v>
+        <v>2011</v>
       </c>
       <c r="E324" t="s">
         <v>656</v>
       </c>
       <c r="F324" t="s">
         <v>12</v>
       </c>
       <c r="G324">
-        <v>10400.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H324">
-        <v>10400.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
         <v>8</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>657</v>
       </c>
       <c r="D325">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="E325" t="s">
         <v>658</v>
       </c>
       <c r="F325" t="s">
         <v>12</v>
       </c>
       <c r="G325">
-        <v>9200.0</v>
+        <v>38800.0</v>
       </c>
       <c r="H325">
-        <v>9200.0</v>
+        <v>38800.0</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
         <v>8</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>659</v>
       </c>
       <c r="D326">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="E326" t="s">
         <v>660</v>
       </c>
       <c r="F326" t="s">
         <v>12</v>
       </c>
       <c r="G326">
-        <v>38800.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H326">
-        <v>38800.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
         <v>8</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>661</v>
       </c>
       <c r="D327">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="E327" t="s">
         <v>662</v>
       </c>
       <c r="F327" t="s">
         <v>12</v>
       </c>
       <c r="G327">
-        <v>14100.0</v>
+        <v>21200.0</v>
       </c>
       <c r="H327">
-        <v>14100.0</v>
+        <v>21200.0</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
         <v>8</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>663</v>
       </c>
       <c r="D328">
-        <v>2017</v>
+        <v>1993</v>
       </c>
       <c r="E328" t="s">
         <v>664</v>
       </c>
       <c r="F328" t="s">
         <v>12</v>
       </c>
       <c r="G328">
-        <v>21200.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H328">
-        <v>21200.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
         <v>8</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>665</v>
       </c>
       <c r="D329">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="E329" t="s">
         <v>666</v>
       </c>
       <c r="F329" t="s">
         <v>12</v>
       </c>
       <c r="G329">
-        <v>6600.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H329">
-        <v>6600.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
         <v>8</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>667</v>
       </c>
       <c r="D330">
-        <v>1991</v>
+        <v>2021</v>
       </c>
       <c r="E330" t="s">
         <v>668</v>
       </c>
       <c r="F330" t="s">
         <v>12</v>
       </c>
       <c r="G330">
-        <v>4000.0</v>
+        <v>26500.0</v>
       </c>
       <c r="H330">
-        <v>4000.0</v>
+        <v>26500.0</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
         <v>8</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>669</v>
       </c>
       <c r="D331">
         <v>2021</v>
       </c>
       <c r="E331" t="s">
         <v>670</v>
       </c>
       <c r="F331" t="s">
         <v>12</v>
       </c>
       <c r="G331">
-        <v>26500.0</v>
+        <v>14600.0</v>
       </c>
       <c r="H331">
-        <v>26500.0</v>
+        <v>14600.0</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
         <v>8</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>671</v>
       </c>
       <c r="D332">
         <v>2021</v>
       </c>
       <c r="E332" t="s">
         <v>672</v>
       </c>
       <c r="F332" t="s">
         <v>12</v>
       </c>
       <c r="G332">
-        <v>14600.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H332">
-        <v>14600.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
         <v>8</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>673</v>
       </c>
       <c r="D333">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="E333" t="s">
         <v>674</v>
       </c>
       <c r="F333" t="s">
         <v>12</v>
       </c>
       <c r="G333">
-        <v>1500.0</v>
+        <v>11500.0</v>
       </c>
       <c r="H333">
-        <v>1500.0</v>
+        <v>11500.0</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
         <v>8</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>675</v>
       </c>
       <c r="D334">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="E334" t="s">
         <v>676</v>
       </c>
       <c r="F334" t="s">
         <v>12</v>
       </c>
       <c r="G334">
-        <v>11500.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H334">
-        <v>11500.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
         <v>8</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>677</v>
       </c>
       <c r="D335">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="E335" t="s">
         <v>678</v>
       </c>
       <c r="F335" t="s">
         <v>12</v>
       </c>
       <c r="G335">
-        <v>14100.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H335">
-        <v>14100.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
         <v>8</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>679</v>
       </c>
       <c r="D336">
-        <v>2010</v>
+        <v>2000</v>
       </c>
       <c r="E336" t="s">
         <v>680</v>
       </c>
       <c r="F336" t="s">
         <v>12</v>
       </c>
       <c r="G336">
-        <v>1500.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H336">
-        <v>1500.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
         <v>8</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>681</v>
       </c>
       <c r="D337">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="E337" t="s">
         <v>682</v>
       </c>
       <c r="F337" t="s">
         <v>12</v>
       </c>
       <c r="G337">
-        <v>9200.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H337">
-        <v>9200.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
         <v>8</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>683</v>
       </c>
       <c r="D338">
-        <v>2010</v>
+        <v>2001</v>
       </c>
       <c r="E338" t="s">
         <v>684</v>
       </c>
       <c r="F338" t="s">
         <v>12</v>
       </c>
       <c r="G338">
-        <v>1500.0</v>
+        <v>11500.0</v>
       </c>
       <c r="H338">
-        <v>1500.0</v>
+        <v>11500.0</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
         <v>8</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>685</v>
       </c>
       <c r="D339">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="E339" t="s">
         <v>686</v>
       </c>
       <c r="F339" t="s">
         <v>12</v>
       </c>
       <c r="G339">
-        <v>11500.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H339">
-        <v>11500.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
         <v>8</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>687</v>
       </c>
       <c r="D340">
-        <v>2010</v>
+        <v>2001</v>
       </c>
       <c r="E340" t="s">
         <v>688</v>
       </c>
       <c r="F340" t="s">
         <v>12</v>
       </c>
       <c r="G340">
-        <v>1500.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H340">
-        <v>1500.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
         <v>8</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>689</v>
       </c>
       <c r="D341">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="E341" t="s">
         <v>690</v>
       </c>
       <c r="F341" t="s">
         <v>12</v>
       </c>
       <c r="G341">
-        <v>9200.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H341">
-        <v>9200.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
         <v>8</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>691</v>
       </c>
       <c r="D342">
-        <v>2010</v>
+        <v>1999</v>
       </c>
       <c r="E342" t="s">
         <v>692</v>
       </c>
       <c r="F342" t="s">
         <v>12</v>
       </c>
       <c r="G342">
-        <v>5300.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H342">
-        <v>5300.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
         <v>8</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>693</v>
       </c>
       <c r="D343">
         <v>1999</v>
       </c>
       <c r="E343" t="s">
         <v>694</v>
       </c>
       <c r="F343" t="s">
         <v>12</v>
       </c>
       <c r="G343">
-        <v>6600.0</v>
+        <v>15700.0</v>
       </c>
       <c r="H343">
-        <v>6600.0</v>
+        <v>15700.0</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
         <v>8</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>695</v>
       </c>
       <c r="D344">
-        <v>1999</v>
+        <v>1964</v>
       </c>
       <c r="E344" t="s">
         <v>696</v>
       </c>
       <c r="F344" t="s">
         <v>12</v>
       </c>
       <c r="G344">
-        <v>15700.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H344">
-        <v>15700.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
         <v>8</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>697</v>
       </c>
       <c r="D345">
-        <v>1964</v>
+        <v>1999</v>
       </c>
       <c r="E345" t="s">
         <v>698</v>
       </c>
       <c r="F345" t="s">
         <v>12</v>
       </c>
       <c r="G345">
-        <v>5300.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H345">
-        <v>5300.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
         <v>8</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>699</v>
       </c>
       <c r="D346">
         <v>1999</v>
       </c>
       <c r="E346" t="s">
         <v>700</v>
       </c>
       <c r="F346" t="s">
         <v>12</v>
       </c>
       <c r="G346">
-        <v>9200.0</v>
+        <v>14600.0</v>
       </c>
       <c r="H346">
-        <v>9200.0</v>
+        <v>14600.0</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
         <v>8</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>701</v>
       </c>
       <c r="D347">
         <v>1999</v>
       </c>
       <c r="E347" t="s">
         <v>702</v>
       </c>
       <c r="F347" t="s">
         <v>12</v>
       </c>
       <c r="G347">
-        <v>14600.0</v>
+        <v>16800.0</v>
       </c>
       <c r="H347">
-        <v>14600.0</v>
+        <v>16800.0</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
         <v>8</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>703</v>
       </c>
       <c r="D348">
-        <v>1999</v>
+        <v>2017</v>
       </c>
       <c r="E348" t="s">
         <v>704</v>
       </c>
       <c r="F348" t="s">
         <v>12</v>
       </c>
       <c r="G348">
-        <v>16800.0</v>
+        <v>2100.0</v>
       </c>
       <c r="H348">
-        <v>16800.0</v>
+        <v>2100.0</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
         <v>8</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>705</v>
       </c>
       <c r="D349">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="E349" t="s">
         <v>706</v>
       </c>
       <c r="F349" t="s">
         <v>12</v>
       </c>
       <c r="G349">
-        <v>2100.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H349">
-        <v>2100.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
         <v>8</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>707</v>
       </c>
       <c r="D350">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="E350" t="s">
         <v>708</v>
       </c>
       <c r="F350" t="s">
         <v>12</v>
       </c>
       <c r="G350">
-        <v>7900.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H350">
-        <v>7900.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>8</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>709</v>
       </c>
       <c r="D351">
         <v>2007</v>
       </c>
       <c r="E351" t="s">
         <v>710</v>
       </c>
       <c r="F351" t="s">
         <v>12</v>
       </c>
       <c r="G351">
-        <v>5300.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H351">
-        <v>5300.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>8</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>711</v>
       </c>
       <c r="D352">
-        <v>2007</v>
+        <v>2021</v>
       </c>
       <c r="E352" t="s">
         <v>712</v>
       </c>
       <c r="F352" t="s">
         <v>12</v>
       </c>
       <c r="G352">
-        <v>6600.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H352">
-        <v>6600.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
         <v>8</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>713</v>
       </c>
       <c r="D353">
-        <v>2021</v>
+        <v>2003</v>
       </c>
       <c r="E353" t="s">
         <v>714</v>
       </c>
       <c r="F353" t="s">
         <v>12</v>
       </c>
       <c r="G353">
-        <v>9200.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H353">
-        <v>9200.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
         <v>8</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>715</v>
       </c>
       <c r="D354">
-        <v>2003</v>
+        <v>2017</v>
       </c>
       <c r="E354" t="s">
         <v>716</v>
       </c>
       <c r="F354" t="s">
         <v>12</v>
       </c>
       <c r="G354">
-        <v>4000.0</v>
+        <v>2100.0</v>
       </c>
       <c r="H354">
-        <v>4000.0</v>
+        <v>2100.0</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
         <v>8</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>717</v>
       </c>
       <c r="D355">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="E355" t="s">
         <v>718</v>
       </c>
       <c r="F355" t="s">
         <v>12</v>
       </c>
       <c r="G355">
-        <v>2100.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H355">
-        <v>2100.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
         <v>8</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>719</v>
       </c>
       <c r="D356">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="E356" t="s">
         <v>720</v>
       </c>
       <c r="F356" t="s">
         <v>12</v>
       </c>
       <c r="G356">
-        <v>9200.0</v>
+        <v>14600.0</v>
       </c>
       <c r="H356">
-        <v>9200.0</v>
+        <v>14600.0</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
         <v>8</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>721</v>
       </c>
       <c r="D357">
-        <v>2003</v>
+        <v>2017</v>
       </c>
       <c r="E357" t="s">
         <v>722</v>
       </c>
       <c r="F357" t="s">
         <v>12</v>
       </c>
       <c r="G357">
-        <v>14600.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H357">
-        <v>14600.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
         <v>8</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>723</v>
       </c>
       <c r="D358">
-        <v>2017</v>
+        <v>2003</v>
       </c>
       <c r="E358" t="s">
         <v>724</v>
       </c>
       <c r="F358" t="s">
         <v>12</v>
       </c>
       <c r="G358">
         <v>9200.0</v>
       </c>
       <c r="H358">
         <v>9200.0</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
         <v>8</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>725</v>
       </c>
       <c r="D359">
         <v>2003</v>
       </c>
       <c r="E359" t="s">
         <v>726</v>
       </c>
       <c r="F359" t="s">
         <v>12</v>
       </c>
       <c r="G359">
-        <v>9200.0</v>
+        <v>18200.0</v>
       </c>
       <c r="H359">
-        <v>9200.0</v>
+        <v>18200.0</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
         <v>8</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>727</v>
       </c>
       <c r="D360">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="E360" t="s">
         <v>728</v>
       </c>
       <c r="F360" t="s">
         <v>12</v>
       </c>
       <c r="G360">
-        <v>18200.0</v>
+        <v>10400.0</v>
       </c>
       <c r="H360">
-        <v>18200.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
         <v>8</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>729</v>
       </c>
       <c r="D361">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="E361" t="s">
         <v>730</v>
       </c>
       <c r="F361" t="s">
         <v>12</v>
       </c>
       <c r="G361">
-        <v>10400.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H361">
-        <v>10400.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
         <v>8</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>731</v>
       </c>
       <c r="D362">
-        <v>2004</v>
+        <v>2022</v>
       </c>
       <c r="E362" t="s">
         <v>732</v>
       </c>
       <c r="F362" t="s">
         <v>12</v>
       </c>
       <c r="G362">
-        <v>9200.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H362">
-        <v>9200.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
         <v>8</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>733</v>
       </c>
       <c r="D363">
-        <v>2022</v>
+        <v>2002</v>
       </c>
       <c r="E363" t="s">
         <v>734</v>
       </c>
       <c r="F363" t="s">
         <v>12</v>
       </c>
       <c r="G363">
-        <v>7900.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H363">
-        <v>7900.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
         <v>8</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>735</v>
       </c>
       <c r="D364">
-        <v>2002</v>
+        <v>2020</v>
       </c>
       <c r="E364" t="s">
         <v>736</v>
       </c>
       <c r="F364" t="s">
         <v>12</v>
       </c>
       <c r="G364">
         <v>5300.0</v>
       </c>
       <c r="H364">
         <v>5300.0</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
         <v>8</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>737</v>
       </c>
       <c r="D365">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="E365" t="s">
-        <v>738</v>
+        <v>78</v>
       </c>
       <c r="F365" t="s">
         <v>12</v>
       </c>
       <c r="G365">
-        <v>5300.0</v>
+        <v>8700.0</v>
       </c>
       <c r="H365">
-        <v>5300.0</v>
+        <v>8700.0</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
         <v>8</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
+        <v>738</v>
+      </c>
+      <c r="D366">
+        <v>1986</v>
+      </c>
+      <c r="E366" t="s">
         <v>739</v>
       </c>
-      <c r="D366">
-[...4 lines deleted...]
-      </c>
       <c r="F366" t="s">
         <v>12</v>
       </c>
       <c r="G366">
-        <v>8700.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H366">
-        <v>8700.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
         <v>8</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>740</v>
       </c>
       <c r="D367">
-        <v>1986</v>
+        <v>2020</v>
       </c>
       <c r="E367" t="s">
         <v>741</v>
       </c>
       <c r="F367" t="s">
         <v>12</v>
       </c>
       <c r="G367">
-        <v>4000.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H367">
-        <v>4000.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
         <v>8</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>742</v>
       </c>
       <c r="D368">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="E368" t="s">
         <v>743</v>
       </c>
       <c r="F368" t="s">
         <v>12</v>
       </c>
       <c r="G368">
-        <v>7900.0</v>
+        <v>10400.0</v>
       </c>
       <c r="H368">
-        <v>7900.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
         <v>8</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>744</v>
       </c>
       <c r="D369">
-        <v>2014</v>
+        <v>2003</v>
       </c>
       <c r="E369" t="s">
         <v>745</v>
       </c>
       <c r="F369" t="s">
         <v>12</v>
       </c>
       <c r="G369">
-        <v>10400.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H369">
-        <v>10400.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
         <v>8</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>746</v>
       </c>
       <c r="D370">
-        <v>2003</v>
+        <v>1993</v>
       </c>
       <c r="E370" t="s">
         <v>747</v>
       </c>
       <c r="F370" t="s">
         <v>12</v>
       </c>
       <c r="G370">
-        <v>4000.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H370">
-        <v>4000.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
         <v>8</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>748</v>
       </c>
       <c r="D371">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="E371" t="s">
         <v>749</v>
       </c>
       <c r="F371" t="s">
         <v>12</v>
       </c>
       <c r="G371">
-        <v>5300.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H371">
-        <v>5300.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
         <v>8</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>750</v>
       </c>
       <c r="D372">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="E372" t="s">
         <v>751</v>
       </c>
       <c r="F372" t="s">
         <v>12</v>
       </c>
       <c r="G372">
-        <v>6600.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H372">
-        <v>6600.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
         <v>8</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>752</v>
       </c>
       <c r="D373">
-        <v>2000</v>
+        <v>2022</v>
       </c>
       <c r="E373" t="s">
         <v>753</v>
       </c>
       <c r="F373" t="s">
         <v>12</v>
       </c>
       <c r="G373">
-        <v>4000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H373">
-        <v>4000.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
         <v>8</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>754</v>
       </c>
       <c r="D374">
-        <v>2022</v>
+        <v>2002</v>
       </c>
       <c r="E374" t="s">
         <v>755</v>
       </c>
       <c r="F374" t="s">
         <v>12</v>
       </c>
       <c r="G374">
-        <v>1500.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H374">
-        <v>1500.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
         <v>8</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>756</v>
       </c>
       <c r="D375">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="E375" t="s">
         <v>757</v>
       </c>
       <c r="F375" t="s">
         <v>12</v>
       </c>
       <c r="G375">
-        <v>9200.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H375">
-        <v>9200.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
         <v>8</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>758</v>
       </c>
       <c r="D376">
-        <v>2012</v>
+        <v>2000</v>
       </c>
       <c r="E376" t="s">
         <v>759</v>
       </c>
       <c r="F376" t="s">
         <v>12</v>
       </c>
       <c r="G376">
-        <v>7900.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H376">
-        <v>7900.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
         <v>8</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>760</v>
       </c>
       <c r="D377">
         <v>2000</v>
       </c>
       <c r="E377" t="s">
         <v>761</v>
       </c>
       <c r="F377" t="s">
         <v>12</v>
       </c>
       <c r="G377">
         <v>4000.0</v>
       </c>
       <c r="H377">
@@ -13263,441 +13257,441 @@
       </c>
       <c r="E378" t="s">
         <v>763</v>
       </c>
       <c r="F378" t="s">
         <v>12</v>
       </c>
       <c r="G378">
         <v>4000.0</v>
       </c>
       <c r="H378">
         <v>4000.0</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>8</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>764</v>
       </c>
       <c r="D379">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="E379" t="s">
         <v>765</v>
       </c>
       <c r="F379" t="s">
         <v>12</v>
       </c>
       <c r="G379">
-        <v>4000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H379">
-        <v>4000.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
         <v>8</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>766</v>
       </c>
       <c r="D380">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="E380" t="s">
         <v>767</v>
       </c>
       <c r="F380" t="s">
         <v>12</v>
       </c>
       <c r="G380">
-        <v>1500.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H380">
-        <v>1500.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
         <v>8</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>768</v>
       </c>
       <c r="D381">
         <v>2000</v>
       </c>
       <c r="E381" t="s">
         <v>769</v>
       </c>
       <c r="F381" t="s">
         <v>12</v>
       </c>
       <c r="G381">
         <v>4000.0</v>
       </c>
       <c r="H381">
         <v>4000.0</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
         <v>8</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>770</v>
       </c>
       <c r="D382">
         <v>2000</v>
       </c>
       <c r="E382" t="s">
         <v>771</v>
       </c>
       <c r="F382" t="s">
         <v>12</v>
       </c>
       <c r="G382">
-        <v>4000.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H382">
-        <v>4000.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
         <v>8</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>772</v>
       </c>
       <c r="D383">
         <v>2000</v>
       </c>
       <c r="E383" t="s">
         <v>773</v>
       </c>
       <c r="F383" t="s">
         <v>12</v>
       </c>
       <c r="G383">
-        <v>5300.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H383">
-        <v>5300.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
         <v>8</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>774</v>
       </c>
       <c r="D384">
-        <v>2000</v>
+        <v>2019</v>
       </c>
       <c r="E384" t="s">
         <v>775</v>
       </c>
       <c r="F384" t="s">
         <v>12</v>
       </c>
       <c r="G384">
-        <v>7900.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H384">
-        <v>7900.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
         <v>8</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>776</v>
       </c>
       <c r="D385">
         <v>2019</v>
       </c>
       <c r="E385" t="s">
         <v>777</v>
       </c>
       <c r="F385" t="s">
         <v>12</v>
       </c>
       <c r="G385">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H385">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
         <v>8</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>778</v>
       </c>
       <c r="D386">
         <v>2019</v>
       </c>
       <c r="E386" t="s">
         <v>779</v>
       </c>
       <c r="F386" t="s">
         <v>12</v>
       </c>
       <c r="G386">
-        <v>14100.0</v>
+        <v>10400.0</v>
       </c>
       <c r="H386">
-        <v>14100.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
         <v>8</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>780</v>
       </c>
       <c r="D387">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="E387" t="s">
         <v>781</v>
       </c>
       <c r="F387" t="s">
         <v>12</v>
       </c>
       <c r="G387">
-        <v>10400.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H387">
-        <v>10400.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
         <v>8</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>782</v>
       </c>
       <c r="D388">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="E388" t="s">
         <v>783</v>
       </c>
       <c r="F388" t="s">
         <v>12</v>
       </c>
       <c r="G388">
-        <v>14100.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H388">
-        <v>14100.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
         <v>8</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>784</v>
       </c>
       <c r="D389">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="E389" t="s">
         <v>785</v>
       </c>
       <c r="F389" t="s">
         <v>12</v>
       </c>
       <c r="G389">
         <v>7900.0</v>
       </c>
       <c r="H389">
         <v>7900.0</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
         <v>8</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>786</v>
       </c>
       <c r="D390">
-        <v>2011</v>
+        <v>1984</v>
       </c>
       <c r="E390" t="s">
         <v>787</v>
       </c>
       <c r="F390" t="s">
         <v>12</v>
       </c>
       <c r="G390">
-        <v>7900.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H390">
-        <v>7900.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
         <v>8</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>788</v>
       </c>
       <c r="D391">
-        <v>1984</v>
+        <v>1994</v>
       </c>
       <c r="E391" t="s">
         <v>789</v>
       </c>
       <c r="F391" t="s">
         <v>12</v>
       </c>
       <c r="G391">
         <v>4000.0</v>
       </c>
       <c r="H391">
         <v>4000.0</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
         <v>8</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>790</v>
       </c>
       <c r="D392">
-        <v>1994</v>
+        <v>2016</v>
       </c>
       <c r="E392" t="s">
         <v>791</v>
       </c>
       <c r="F392" t="s">
         <v>12</v>
       </c>
       <c r="G392">
-        <v>4000.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H392">
-        <v>4000.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
         <v>8</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>792</v>
       </c>
       <c r="D393">
-        <v>2016</v>
+        <v>1976</v>
       </c>
       <c r="E393" t="s">
         <v>793</v>
       </c>
       <c r="F393" t="s">
         <v>12</v>
       </c>
       <c r="G393">
-        <v>5300.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H393">
-        <v>5300.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
         <v>8</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>794</v>
       </c>
       <c r="D394">
-        <v>1976</v>
+        <v>1994</v>
       </c>
       <c r="E394" t="s">
         <v>795</v>
       </c>
       <c r="F394" t="s">
         <v>12</v>
       </c>
       <c r="G394">
         <v>4000.0</v>
       </c>
       <c r="H394">
         <v>4000.0</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
         <v>8</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>796</v>
       </c>
       <c r="D395">
@@ -13705,51 +13699,51 @@
       </c>
       <c r="E395" t="s">
         <v>797</v>
       </c>
       <c r="F395" t="s">
         <v>12</v>
       </c>
       <c r="G395">
         <v>4000.0</v>
       </c>
       <c r="H395">
         <v>4000.0</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
         <v>8</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>798</v>
       </c>
       <c r="D396">
-        <v>1994</v>
+        <v>1984</v>
       </c>
       <c r="E396" t="s">
         <v>799</v>
       </c>
       <c r="F396" t="s">
         <v>12</v>
       </c>
       <c r="G396">
         <v>4000.0</v>
       </c>
       <c r="H396">
         <v>4000.0</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
         <v>8</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>800</v>
       </c>
       <c r="D397">
@@ -13757,193 +13751,193 @@
       </c>
       <c r="E397" t="s">
         <v>801</v>
       </c>
       <c r="F397" t="s">
         <v>12</v>
       </c>
       <c r="G397">
         <v>4000.0</v>
       </c>
       <c r="H397">
         <v>4000.0</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
         <v>8</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>802</v>
       </c>
       <c r="D398">
-        <v>1984</v>
+        <v>1994</v>
       </c>
       <c r="E398" t="s">
         <v>803</v>
       </c>
       <c r="F398" t="s">
         <v>12</v>
       </c>
       <c r="G398">
         <v>4000.0</v>
       </c>
       <c r="H398">
         <v>4000.0</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
         <v>8</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>804</v>
       </c>
       <c r="D399">
-        <v>1994</v>
+        <v>1981</v>
       </c>
       <c r="E399" t="s">
         <v>805</v>
       </c>
       <c r="F399" t="s">
         <v>12</v>
       </c>
       <c r="G399">
         <v>4000.0</v>
       </c>
       <c r="H399">
         <v>4000.0</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
         <v>8</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>806</v>
       </c>
       <c r="D400">
-        <v>1981</v>
+        <v>2008</v>
       </c>
       <c r="E400" t="s">
         <v>807</v>
       </c>
       <c r="F400" t="s">
         <v>12</v>
       </c>
       <c r="G400">
-        <v>4000.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H400">
-        <v>4000.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
         <v>8</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>808</v>
       </c>
       <c r="D401">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="E401" t="s">
         <v>809</v>
       </c>
       <c r="F401" t="s">
         <v>12</v>
       </c>
       <c r="G401">
-        <v>9200.0</v>
+        <v>11500.0</v>
       </c>
       <c r="H401">
-        <v>9200.0</v>
+        <v>11500.0</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
         <v>8</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>810</v>
       </c>
       <c r="D402">
         <v>2009</v>
       </c>
       <c r="E402" t="s">
         <v>811</v>
       </c>
       <c r="F402" t="s">
         <v>12</v>
       </c>
       <c r="G402">
-        <v>11500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="H402">
-        <v>11500.0</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
         <v>8</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>812</v>
       </c>
       <c r="D403">
         <v>2009</v>
       </c>
       <c r="E403" t="s">
         <v>813</v>
       </c>
       <c r="F403" t="s">
         <v>12</v>
       </c>
       <c r="G403">
-        <v>13000.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H403">
-        <v>13000.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
         <v>8</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>814</v>
       </c>
       <c r="D404">
         <v>2009</v>
       </c>
       <c r="E404" t="s">
         <v>815</v>
       </c>
       <c r="F404" t="s">
         <v>12</v>
       </c>
       <c r="G404">
         <v>14100.0</v>
       </c>
       <c r="H404">
@@ -13974,990 +13968,990 @@
       </c>
       <c r="H405">
         <v>14100.0</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
         <v>8</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>818</v>
       </c>
       <c r="D406">
         <v>2009</v>
       </c>
       <c r="E406" t="s">
         <v>819</v>
       </c>
       <c r="F406" t="s">
         <v>12</v>
       </c>
       <c r="G406">
-        <v>14100.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H406">
-        <v>14100.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
         <v>8</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>820</v>
       </c>
       <c r="D407">
-        <v>2009</v>
+        <v>1992</v>
       </c>
       <c r="E407" t="s">
         <v>821</v>
       </c>
       <c r="F407" t="s">
         <v>12</v>
       </c>
       <c r="G407">
-        <v>1500.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H407">
-        <v>1500.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
         <v>8</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>822</v>
       </c>
       <c r="D408">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="E408" t="s">
         <v>823</v>
       </c>
       <c r="F408" t="s">
         <v>12</v>
       </c>
       <c r="G408">
-        <v>7900.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H408">
-        <v>7900.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
         <v>8</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>824</v>
       </c>
       <c r="D409">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="E409" t="s">
         <v>825</v>
       </c>
       <c r="F409" t="s">
         <v>12</v>
       </c>
       <c r="G409">
-        <v>4000.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H409">
-        <v>4000.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
         <v>8</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>826</v>
       </c>
       <c r="D410">
         <v>2003</v>
       </c>
       <c r="E410" t="s">
         <v>827</v>
       </c>
       <c r="F410" t="s">
         <v>12</v>
       </c>
       <c r="G410">
         <v>6600.0</v>
       </c>
       <c r="H410">
         <v>6600.0</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
         <v>8</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>828</v>
       </c>
       <c r="D411">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="E411" t="s">
         <v>829</v>
       </c>
       <c r="F411" t="s">
         <v>12</v>
       </c>
       <c r="G411">
-        <v>6600.0</v>
+        <v>13000.0</v>
       </c>
       <c r="H411">
-        <v>6600.0</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
         <v>8</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>830</v>
       </c>
       <c r="D412">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="E412" t="s">
         <v>831</v>
       </c>
       <c r="F412" t="s">
         <v>12</v>
       </c>
       <c r="G412">
-        <v>13000.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H412">
-        <v>13000.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
         <v>8</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>832</v>
       </c>
       <c r="D413">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="E413" t="s">
         <v>833</v>
       </c>
       <c r="F413" t="s">
         <v>12</v>
       </c>
       <c r="G413">
         <v>9200.0</v>
       </c>
       <c r="H413">
         <v>9200.0</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
         <v>8</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>834</v>
       </c>
       <c r="D414">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="E414" t="s">
         <v>835</v>
       </c>
       <c r="F414" t="s">
         <v>12</v>
       </c>
       <c r="G414">
-        <v>9200.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H414">
-        <v>9200.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
         <v>8</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>836</v>
       </c>
       <c r="D415">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="E415" t="s">
         <v>837</v>
       </c>
       <c r="F415" t="s">
         <v>12</v>
       </c>
       <c r="G415">
-        <v>6600.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H415">
-        <v>6600.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
         <v>8</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>838</v>
       </c>
       <c r="D416">
-        <v>1992</v>
+        <v>2021</v>
       </c>
       <c r="E416" t="s">
         <v>839</v>
       </c>
       <c r="F416" t="s">
         <v>12</v>
       </c>
       <c r="G416">
-        <v>9200.0</v>
+        <v>13000.0</v>
       </c>
       <c r="H416">
-        <v>9200.0</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
         <v>8</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>840</v>
       </c>
       <c r="D417">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="E417" t="s">
         <v>841</v>
       </c>
       <c r="F417" t="s">
         <v>12</v>
       </c>
       <c r="G417">
-        <v>13000.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H417">
-        <v>13000.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
         <v>8</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
         <v>842</v>
       </c>
       <c r="D418">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="E418" t="s">
         <v>843</v>
       </c>
       <c r="F418" t="s">
         <v>12</v>
       </c>
       <c r="G418">
-        <v>5300.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H418">
-        <v>5300.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
         <v>8</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>844</v>
       </c>
       <c r="D419">
-        <v>2015</v>
+        <v>2000</v>
       </c>
       <c r="E419" t="s">
         <v>845</v>
       </c>
       <c r="F419" t="s">
         <v>12</v>
       </c>
       <c r="G419">
-        <v>14100.0</v>
+        <v>10400.0</v>
       </c>
       <c r="H419">
-        <v>14100.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
         <v>8</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>846</v>
       </c>
       <c r="D420">
-        <v>2000</v>
+        <v>2019</v>
       </c>
       <c r="E420" t="s">
         <v>847</v>
       </c>
       <c r="F420" t="s">
         <v>12</v>
       </c>
       <c r="G420">
-        <v>10400.0</v>
+        <v>13000.0</v>
       </c>
       <c r="H420">
-        <v>10400.0</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
         <v>8</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>848</v>
       </c>
       <c r="D421">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="E421" t="s">
         <v>849</v>
       </c>
       <c r="F421" t="s">
         <v>12</v>
       </c>
       <c r="G421">
         <v>13000.0</v>
       </c>
       <c r="H421">
         <v>13000.0</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
         <v>8</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>850</v>
       </c>
       <c r="D422">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E422" t="s">
         <v>851</v>
       </c>
       <c r="F422" t="s">
         <v>12</v>
       </c>
       <c r="G422">
-        <v>13000.0</v>
+        <v>11500.0</v>
       </c>
       <c r="H422">
-        <v>13000.0</v>
+        <v>11500.0</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
         <v>8</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>852</v>
       </c>
       <c r="D423">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="E423" t="s">
         <v>853</v>
       </c>
       <c r="F423" t="s">
         <v>12</v>
       </c>
       <c r="G423">
-        <v>11500.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H423">
-        <v>11500.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
         <v>8</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>854</v>
       </c>
       <c r="D424">
         <v>2019</v>
       </c>
       <c r="E424" t="s">
         <v>855</v>
       </c>
       <c r="F424" t="s">
         <v>12</v>
       </c>
       <c r="G424">
-        <v>7900.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H424">
-        <v>7900.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
         <v>8</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>856</v>
       </c>
       <c r="D425">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="E425" t="s">
         <v>857</v>
       </c>
       <c r="F425" t="s">
         <v>12</v>
       </c>
       <c r="G425">
-        <v>14100.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H425">
-        <v>14100.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
         <v>8</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>858</v>
       </c>
       <c r="D426">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="E426" t="s">
         <v>859</v>
       </c>
       <c r="F426" t="s">
         <v>12</v>
       </c>
       <c r="G426">
-        <v>7900.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H426">
-        <v>7900.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
         <v>8</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>860</v>
       </c>
       <c r="D427">
-        <v>2011</v>
+        <v>1999</v>
       </c>
       <c r="E427" t="s">
         <v>861</v>
       </c>
       <c r="F427" t="s">
         <v>12</v>
       </c>
       <c r="G427">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H427">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
         <v>8</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>862</v>
       </c>
       <c r="D428">
         <v>1999</v>
       </c>
       <c r="E428" t="s">
         <v>863</v>
       </c>
       <c r="F428" t="s">
         <v>12</v>
       </c>
       <c r="G428">
-        <v>9200.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H428">
-        <v>9200.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
         <v>8</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>864</v>
       </c>
       <c r="D429">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="E429" t="s">
         <v>865</v>
       </c>
       <c r="F429" t="s">
         <v>12</v>
       </c>
       <c r="G429">
-        <v>6600.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H429">
-        <v>6600.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
         <v>8</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>866</v>
       </c>
       <c r="D430">
         <v>1991</v>
       </c>
       <c r="E430" t="s">
         <v>867</v>
       </c>
       <c r="F430" t="s">
         <v>12</v>
       </c>
       <c r="G430">
-        <v>7900.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H430">
-        <v>7900.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
         <v>8</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>868</v>
       </c>
       <c r="D431">
-        <v>1991</v>
+        <v>1994</v>
       </c>
       <c r="E431" t="s">
         <v>869</v>
       </c>
       <c r="F431" t="s">
         <v>12</v>
       </c>
       <c r="G431">
-        <v>5300.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H431">
-        <v>5300.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
         <v>8</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>870</v>
       </c>
       <c r="D432">
         <v>1994</v>
       </c>
       <c r="E432" t="s">
         <v>871</v>
       </c>
       <c r="F432" t="s">
         <v>12</v>
       </c>
       <c r="G432">
-        <v>4000.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H432">
-        <v>4000.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
         <v>8</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>872</v>
       </c>
       <c r="D433">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="E433" t="s">
         <v>873</v>
       </c>
       <c r="F433" t="s">
         <v>12</v>
       </c>
       <c r="G433">
         <v>5300.0</v>
       </c>
       <c r="H433">
         <v>5300.0</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
         <v>8</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>874</v>
       </c>
       <c r="D434">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="E434" t="s">
         <v>875</v>
       </c>
       <c r="F434" t="s">
         <v>12</v>
       </c>
       <c r="G434">
-        <v>5300.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H434">
-        <v>5300.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
         <v>8</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>876</v>
       </c>
       <c r="D435">
-        <v>1990</v>
+        <v>1999</v>
       </c>
       <c r="E435" t="s">
         <v>877</v>
       </c>
       <c r="F435" t="s">
         <v>12</v>
       </c>
       <c r="G435">
-        <v>4000.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H435">
-        <v>4000.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
         <v>8</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>878</v>
       </c>
       <c r="D436">
         <v>1999</v>
       </c>
       <c r="E436" t="s">
         <v>879</v>
       </c>
       <c r="F436" t="s">
         <v>12</v>
       </c>
       <c r="G436">
-        <v>6600.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H436">
-        <v>6600.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
         <v>8</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>880</v>
       </c>
       <c r="D437">
         <v>1999</v>
       </c>
       <c r="E437" t="s">
         <v>881</v>
       </c>
       <c r="F437" t="s">
         <v>12</v>
       </c>
       <c r="G437">
-        <v>7900.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H437">
-        <v>7900.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
         <v>8</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>882</v>
       </c>
       <c r="D438">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="E438" t="s">
         <v>883</v>
       </c>
       <c r="F438" t="s">
         <v>12</v>
       </c>
       <c r="G438">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H438">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
         <v>8</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>884</v>
       </c>
       <c r="D439">
         <v>1990</v>
       </c>
       <c r="E439" t="s">
         <v>885</v>
       </c>
       <c r="F439" t="s">
         <v>12</v>
       </c>
       <c r="G439">
-        <v>14100.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H439">
-        <v>14100.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
         <v>8</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>886</v>
       </c>
       <c r="D440">
-        <v>1990</v>
+        <v>2000</v>
       </c>
       <c r="E440" t="s">
         <v>887</v>
       </c>
       <c r="F440" t="s">
         <v>12</v>
       </c>
       <c r="G440">
-        <v>4000.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H440">
-        <v>4000.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
         <v>8</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>888</v>
       </c>
       <c r="D441">
-        <v>2000</v>
+        <v>2019</v>
       </c>
       <c r="E441" t="s">
         <v>889</v>
       </c>
       <c r="F441" t="s">
         <v>12</v>
       </c>
       <c r="G441">
-        <v>5300.0</v>
+        <v>11500.0</v>
       </c>
       <c r="H441">
-        <v>5300.0</v>
+        <v>11500.0</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
         <v>8</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>890</v>
       </c>
       <c r="D442">
         <v>2019</v>
       </c>
       <c r="E442" t="s">
         <v>891</v>
       </c>
       <c r="F442" t="s">
         <v>12</v>
       </c>
       <c r="G442">
-        <v>11500.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H442">
-        <v>11500.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
         <v>8</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>892</v>
       </c>
       <c r="D443">
         <v>2019</v>
       </c>
       <c r="E443" t="s">
         <v>893</v>
       </c>
       <c r="F443" t="s">
         <v>12</v>
       </c>
       <c r="G443">
         <v>7900.0</v>
       </c>
       <c r="H443">
@@ -14979,973 +14973,973 @@
       </c>
       <c r="E444" t="s">
         <v>895</v>
       </c>
       <c r="F444" t="s">
         <v>12</v>
       </c>
       <c r="G444">
         <v>7900.0</v>
       </c>
       <c r="H444">
         <v>7900.0</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
         <v>8</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>896</v>
       </c>
       <c r="D445">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="E445" t="s">
         <v>897</v>
       </c>
       <c r="F445" t="s">
         <v>12</v>
       </c>
       <c r="G445">
-        <v>7900.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H445">
-        <v>7900.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
         <v>8</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
         <v>898</v>
       </c>
       <c r="D446">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="E446" t="s">
         <v>899</v>
       </c>
       <c r="F446" t="s">
         <v>12</v>
       </c>
       <c r="G446">
         <v>5300.0</v>
       </c>
       <c r="H446">
         <v>5300.0</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
         <v>8</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
         <v>900</v>
       </c>
       <c r="D447">
         <v>2015</v>
       </c>
       <c r="E447" t="s">
         <v>901</v>
       </c>
       <c r="F447" t="s">
         <v>12</v>
       </c>
       <c r="G447">
-        <v>5300.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H447">
-        <v>5300.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
         <v>8</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
         <v>902</v>
       </c>
       <c r="D448">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="E448" t="s">
         <v>903</v>
       </c>
       <c r="F448" t="s">
         <v>12</v>
       </c>
       <c r="G448">
-        <v>9200.0</v>
+        <v>2100.0</v>
       </c>
       <c r="H448">
-        <v>9200.0</v>
+        <v>2100.0</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
         <v>8</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>904</v>
       </c>
       <c r="D449">
-        <v>2010</v>
+        <v>1999</v>
       </c>
       <c r="E449" t="s">
         <v>905</v>
       </c>
       <c r="F449" t="s">
         <v>12</v>
       </c>
       <c r="G449">
-        <v>2100.0</v>
+        <v>10400.0</v>
       </c>
       <c r="H449">
-        <v>2100.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
         <v>8</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
         <v>906</v>
       </c>
       <c r="D450">
-        <v>1999</v>
+        <v>2020</v>
       </c>
       <c r="E450" t="s">
         <v>907</v>
       </c>
       <c r="F450" t="s">
         <v>12</v>
       </c>
       <c r="G450">
-        <v>10400.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H450">
-        <v>10400.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
         <v>8</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
         <v>908</v>
       </c>
       <c r="D451">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="E451" t="s">
         <v>909</v>
       </c>
       <c r="F451" t="s">
         <v>12</v>
       </c>
       <c r="G451">
-        <v>6600.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H451">
-        <v>6600.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
         <v>8</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>910</v>
       </c>
       <c r="D452">
         <v>2010</v>
       </c>
       <c r="E452" t="s">
         <v>911</v>
       </c>
       <c r="F452" t="s">
         <v>12</v>
       </c>
       <c r="G452">
-        <v>7900.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H452">
-        <v>7900.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
         <v>8</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
         <v>912</v>
       </c>
       <c r="D453">
         <v>2010</v>
       </c>
       <c r="E453" t="s">
         <v>913</v>
       </c>
       <c r="F453" t="s">
         <v>12</v>
       </c>
       <c r="G453">
-        <v>14100.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H453">
-        <v>14100.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
         <v>8</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>914</v>
       </c>
       <c r="D454">
         <v>2010</v>
       </c>
       <c r="E454" t="s">
         <v>915</v>
       </c>
       <c r="F454" t="s">
         <v>12</v>
       </c>
       <c r="G454">
-        <v>5300.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H454">
-        <v>5300.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
         <v>8</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>916</v>
       </c>
       <c r="D455">
         <v>2010</v>
       </c>
       <c r="E455" t="s">
         <v>917</v>
       </c>
       <c r="F455" t="s">
         <v>12</v>
       </c>
       <c r="G455">
-        <v>7900.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H455">
-        <v>7900.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
         <v>8</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>918</v>
       </c>
       <c r="D456">
         <v>2010</v>
       </c>
       <c r="E456" t="s">
         <v>919</v>
       </c>
       <c r="F456" t="s">
         <v>12</v>
       </c>
       <c r="G456">
-        <v>14100.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H456">
-        <v>14100.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
         <v>8</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>920</v>
       </c>
       <c r="D457">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="E457" t="s">
         <v>921</v>
       </c>
       <c r="F457" t="s">
         <v>12</v>
       </c>
       <c r="G457">
-        <v>7900.0</v>
+        <v>5300.0</v>
       </c>
       <c r="H457">
-        <v>7900.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
         <v>8</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>922</v>
       </c>
       <c r="D458">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="E458" t="s">
         <v>923</v>
       </c>
       <c r="F458" t="s">
         <v>12</v>
       </c>
       <c r="G458">
-        <v>5300.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H458">
-        <v>5300.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
         <v>8</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>924</v>
       </c>
       <c r="D459">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="E459" t="s">
         <v>925</v>
       </c>
       <c r="F459" t="s">
         <v>12</v>
       </c>
       <c r="G459">
-        <v>7900.0</v>
+        <v>18200.0</v>
       </c>
       <c r="H459">
-        <v>7900.0</v>
+        <v>18200.0</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
         <v>8</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>926</v>
       </c>
       <c r="D460">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="E460" t="s">
         <v>927</v>
       </c>
       <c r="F460" t="s">
         <v>12</v>
       </c>
       <c r="G460">
-        <v>18200.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H460">
-        <v>18200.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
         <v>8</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>928</v>
       </c>
       <c r="D461">
         <v>2010</v>
       </c>
       <c r="E461" t="s">
         <v>929</v>
       </c>
       <c r="F461" t="s">
         <v>12</v>
       </c>
       <c r="G461">
-        <v>6600.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H461">
-        <v>6600.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
         <v>8</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>930</v>
       </c>
       <c r="D462">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="E462" t="s">
         <v>931</v>
       </c>
       <c r="F462" t="s">
         <v>12</v>
       </c>
       <c r="G462">
         <v>14100.0</v>
       </c>
       <c r="H462">
         <v>14100.0</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
         <v>8</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>932</v>
       </c>
       <c r="D463">
-        <v>2019</v>
+        <v>1992</v>
       </c>
       <c r="E463" t="s">
         <v>933</v>
       </c>
       <c r="F463" t="s">
         <v>12</v>
       </c>
       <c r="G463">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H463">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
         <v>8</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>934</v>
       </c>
       <c r="D464">
-        <v>1992</v>
+        <v>2011</v>
       </c>
       <c r="E464" t="s">
         <v>935</v>
       </c>
       <c r="F464" t="s">
         <v>12</v>
       </c>
       <c r="G464">
         <v>9200.0</v>
       </c>
       <c r="H464">
         <v>9200.0</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
         <v>8</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>936</v>
       </c>
       <c r="D465">
-        <v>2011</v>
+        <v>1987</v>
       </c>
       <c r="E465" t="s">
         <v>937</v>
       </c>
       <c r="F465" t="s">
         <v>12</v>
       </c>
       <c r="G465">
-        <v>9200.0</v>
+        <v>29000.0</v>
       </c>
       <c r="H465">
-        <v>9200.0</v>
+        <v>29000.0</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
         <v>8</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>938</v>
       </c>
       <c r="D466">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="E466" t="s">
         <v>939</v>
       </c>
       <c r="F466" t="s">
         <v>12</v>
       </c>
       <c r="G466">
-        <v>29000.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H466">
-        <v>29000.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
         <v>8</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>940</v>
       </c>
       <c r="D467">
         <v>1995</v>
       </c>
       <c r="E467" t="s">
         <v>941</v>
       </c>
       <c r="F467" t="s">
         <v>12</v>
       </c>
       <c r="G467">
         <v>9200.0</v>
       </c>
       <c r="H467">
         <v>9200.0</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
         <v>8</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>942</v>
       </c>
       <c r="D468">
-        <v>1995</v>
+        <v>2021</v>
       </c>
       <c r="E468" t="s">
         <v>943</v>
       </c>
       <c r="F468" t="s">
         <v>12</v>
       </c>
       <c r="G468">
-        <v>9200.0</v>
+        <v>11500.0</v>
       </c>
       <c r="H468">
-        <v>9200.0</v>
+        <v>11500.0</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
         <v>8</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>944</v>
       </c>
       <c r="D469">
         <v>2021</v>
       </c>
       <c r="E469" t="s">
         <v>945</v>
       </c>
       <c r="F469" t="s">
         <v>12</v>
       </c>
       <c r="G469">
-        <v>11500.0</v>
+        <v>19100.0</v>
       </c>
       <c r="H469">
-        <v>11500.0</v>
+        <v>19100.0</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
         <v>8</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>946</v>
       </c>
       <c r="D470">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E470" t="s">
-        <v>947</v>
+        <v>80</v>
       </c>
       <c r="F470" t="s">
         <v>12</v>
       </c>
       <c r="G470">
-        <v>19100.0</v>
+        <v>7700.0</v>
       </c>
       <c r="H470">
-        <v>19100.0</v>
+        <v>7700.0</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
         <v>8</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
+        <v>947</v>
+      </c>
+      <c r="D471">
+        <v>1995</v>
+      </c>
+      <c r="E471" t="s">
         <v>948</v>
       </c>
-      <c r="D471">
-[...4 lines deleted...]
-      </c>
       <c r="F471" t="s">
         <v>12</v>
       </c>
       <c r="G471">
-        <v>7700.0</v>
+        <v>10400.0</v>
       </c>
       <c r="H471">
-        <v>7700.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
         <v>8</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>949</v>
       </c>
       <c r="D472">
-        <v>1995</v>
+        <v>2012</v>
       </c>
       <c r="E472" t="s">
         <v>950</v>
       </c>
       <c r="F472" t="s">
         <v>12</v>
       </c>
       <c r="G472">
-        <v>10400.0</v>
+        <v>11500.0</v>
       </c>
       <c r="H472">
-        <v>10400.0</v>
+        <v>11500.0</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
         <v>8</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>951</v>
       </c>
       <c r="D473">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="E473" t="s">
         <v>952</v>
       </c>
       <c r="F473" t="s">
         <v>12</v>
       </c>
       <c r="G473">
-        <v>11500.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H473">
-        <v>11500.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
         <v>8</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>953</v>
       </c>
       <c r="D474">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="E474" t="s">
         <v>954</v>
       </c>
       <c r="F474" t="s">
         <v>12</v>
       </c>
       <c r="G474">
         <v>14100.0</v>
       </c>
       <c r="H474">
         <v>14100.0</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
         <v>8</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>955</v>
       </c>
       <c r="D475">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="E475" t="s">
         <v>956</v>
       </c>
       <c r="F475" t="s">
         <v>12</v>
       </c>
       <c r="G475">
-        <v>14100.0</v>
+        <v>16800.0</v>
       </c>
       <c r="H475">
-        <v>14100.0</v>
+        <v>16800.0</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
         <v>8</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>957</v>
       </c>
       <c r="D476">
-        <v>2015</v>
+        <v>1996</v>
       </c>
       <c r="E476" t="s">
         <v>958</v>
       </c>
       <c r="F476" t="s">
         <v>12</v>
       </c>
       <c r="G476">
-        <v>16800.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H476">
-        <v>16800.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
         <v>8</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>959</v>
       </c>
       <c r="D477">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="E477" t="s">
         <v>960</v>
       </c>
       <c r="F477" t="s">
         <v>12</v>
       </c>
       <c r="G477">
-        <v>4000.0</v>
+        <v>18200.0</v>
       </c>
       <c r="H477">
-        <v>4000.0</v>
+        <v>18200.0</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
         <v>8</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>961</v>
       </c>
       <c r="D478">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="E478" t="s">
         <v>962</v>
       </c>
       <c r="F478" t="s">
         <v>12</v>
       </c>
       <c r="G478">
-        <v>18200.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H478">
-        <v>18200.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
         <v>8</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>963</v>
       </c>
       <c r="D479">
-        <v>2009</v>
+        <v>1979</v>
       </c>
       <c r="E479" t="s">
         <v>964</v>
       </c>
       <c r="F479" t="s">
         <v>12</v>
       </c>
       <c r="G479">
-        <v>14100.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H479">
-        <v>14100.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
         <v>8</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>965</v>
       </c>
       <c r="D480">
-        <v>1979</v>
+        <v>2009</v>
       </c>
       <c r="E480" t="s">
         <v>966</v>
       </c>
       <c r="F480" t="s">
         <v>12</v>
       </c>
       <c r="G480">
-        <v>6600.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H480">
-        <v>6600.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
         <v>8</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>967</v>
       </c>
       <c r="D481">
         <v>2009</v>
       </c>
       <c r="E481" t="s">
         <v>968</v>
       </c>
       <c r="F481" t="s">
         <v>12</v>
       </c>
       <c r="G481">
         <v>14100.0</v>
       </c>
       <c r="H481">
@@ -15967,219 +15961,219 @@
       </c>
       <c r="E482" t="s">
         <v>970</v>
       </c>
       <c r="F482" t="s">
         <v>12</v>
       </c>
       <c r="G482">
         <v>14100.0</v>
       </c>
       <c r="H482">
         <v>14100.0</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
         <v>8</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>971</v>
       </c>
       <c r="D483">
-        <v>2009</v>
+        <v>1979</v>
       </c>
       <c r="E483" t="s">
         <v>972</v>
       </c>
       <c r="F483" t="s">
         <v>12</v>
       </c>
       <c r="G483">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H483">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
         <v>8</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>973</v>
       </c>
       <c r="D484">
-        <v>1979</v>
+        <v>2000</v>
       </c>
       <c r="E484" t="s">
         <v>974</v>
       </c>
       <c r="F484" t="s">
         <v>12</v>
       </c>
       <c r="G484">
-        <v>9200.0</v>
+        <v>10400.0</v>
       </c>
       <c r="H484">
-        <v>9200.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
         <v>8</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>975</v>
       </c>
       <c r="D485">
-        <v>2000</v>
+        <v>1984</v>
       </c>
       <c r="E485" t="s">
         <v>976</v>
       </c>
       <c r="F485" t="s">
         <v>12</v>
       </c>
       <c r="G485">
-        <v>10400.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H485">
-        <v>10400.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
         <v>8</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>977</v>
       </c>
       <c r="D486">
-        <v>1984</v>
+        <v>1997</v>
       </c>
       <c r="E486" t="s">
         <v>978</v>
       </c>
       <c r="F486" t="s">
         <v>12</v>
       </c>
       <c r="G486">
-        <v>4000.0</v>
+        <v>38800.0</v>
       </c>
       <c r="H486">
-        <v>4000.0</v>
+        <v>38800.0</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
         <v>8</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>979</v>
       </c>
       <c r="D487">
         <v>1997</v>
       </c>
       <c r="E487" t="s">
         <v>980</v>
       </c>
       <c r="F487" t="s">
         <v>12</v>
       </c>
       <c r="G487">
-        <v>38800.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H487">
-        <v>38800.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
         <v>8</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>981</v>
       </c>
       <c r="D488">
         <v>1997</v>
       </c>
       <c r="E488" t="s">
         <v>982</v>
       </c>
       <c r="F488" t="s">
         <v>12</v>
       </c>
       <c r="G488">
-        <v>6600.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H488">
-        <v>6600.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
         <v>8</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>983</v>
       </c>
       <c r="D489">
         <v>1997</v>
       </c>
       <c r="E489" t="s">
         <v>984</v>
       </c>
       <c r="F489" t="s">
         <v>12</v>
       </c>
       <c r="G489">
-        <v>4000.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H489">
-        <v>4000.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
         <v>8</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>985</v>
       </c>
       <c r="D490">
         <v>1997</v>
       </c>
       <c r="E490" t="s">
         <v>986</v>
       </c>
       <c r="F490" t="s">
         <v>12</v>
       </c>
       <c r="G490">
         <v>6600.0</v>
       </c>
       <c r="H490">
@@ -16210,417 +16204,391 @@
       </c>
       <c r="H491">
         <v>6600.0</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
         <v>8</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>989</v>
       </c>
       <c r="D492">
         <v>1997</v>
       </c>
       <c r="E492" t="s">
         <v>990</v>
       </c>
       <c r="F492" t="s">
         <v>12</v>
       </c>
       <c r="G492">
-        <v>6600.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H492">
-        <v>6600.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
         <v>8</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>991</v>
       </c>
       <c r="D493">
         <v>1997</v>
       </c>
       <c r="E493" t="s">
         <v>992</v>
       </c>
       <c r="F493" t="s">
         <v>12</v>
       </c>
       <c r="G493">
         <v>7900.0</v>
       </c>
       <c r="H493">
         <v>7900.0</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
         <v>8</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>993</v>
       </c>
       <c r="D494">
-        <v>1997</v>
+        <v>2011</v>
       </c>
       <c r="E494" t="s">
         <v>994</v>
       </c>
       <c r="F494" t="s">
         <v>12</v>
       </c>
       <c r="G494">
-        <v>7900.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H494">
-        <v>7900.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
         <v>8</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>995</v>
       </c>
       <c r="D495">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="E495" t="s">
         <v>996</v>
       </c>
       <c r="F495" t="s">
         <v>12</v>
       </c>
       <c r="G495">
-        <v>4000.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H495">
-        <v>4000.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
         <v>8</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>997</v>
       </c>
       <c r="D496">
-        <v>2007</v>
+        <v>1990</v>
       </c>
       <c r="E496" t="s">
         <v>998</v>
       </c>
       <c r="F496" t="s">
         <v>12</v>
       </c>
       <c r="G496">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H496">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
         <v>8</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>999</v>
       </c>
       <c r="D497">
-        <v>1990</v>
+        <v>1975</v>
       </c>
       <c r="E497" t="s">
         <v>1000</v>
       </c>
       <c r="F497" t="s">
         <v>12</v>
       </c>
       <c r="G497">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H497">
-        <v>9200.0</v>
+        <v>14100.0</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
         <v>8</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>1001</v>
       </c>
       <c r="D498">
-        <v>1975</v>
+        <v>2021</v>
       </c>
       <c r="E498" t="s">
         <v>1002</v>
       </c>
       <c r="F498" t="s">
         <v>12</v>
       </c>
       <c r="G498">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H498">
-        <v>14100.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
         <v>8</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>1003</v>
       </c>
       <c r="D499">
-        <v>2021</v>
+        <v>2002</v>
       </c>
       <c r="E499" t="s">
         <v>1004</v>
       </c>
       <c r="F499" t="s">
         <v>12</v>
       </c>
       <c r="G499">
-        <v>9200.0</v>
+        <v>23700.0</v>
       </c>
       <c r="H499">
-        <v>9200.0</v>
+        <v>23700.0</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
         <v>8</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>1005</v>
       </c>
       <c r="D500">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="E500" t="s">
         <v>1006</v>
       </c>
       <c r="F500" t="s">
         <v>12</v>
       </c>
       <c r="G500">
-        <v>23700.0</v>
+        <v>7900.0</v>
       </c>
       <c r="H500">
-        <v>23700.0</v>
+        <v>7900.0</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
         <v>8</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>1007</v>
       </c>
       <c r="D501">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="E501" t="s">
         <v>1008</v>
       </c>
       <c r="F501" t="s">
         <v>12</v>
       </c>
       <c r="G501">
-        <v>7900.0</v>
+        <v>6600.0</v>
       </c>
       <c r="H501">
-        <v>7900.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
         <v>8</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>1009</v>
       </c>
       <c r="D502">
         <v>2005</v>
       </c>
       <c r="E502" t="s">
         <v>1010</v>
       </c>
       <c r="F502" t="s">
         <v>12</v>
       </c>
       <c r="G502">
-        <v>6600.0</v>
+        <v>9200.0</v>
       </c>
       <c r="H502">
-        <v>6600.0</v>
+        <v>9200.0</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
         <v>8</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>1011</v>
       </c>
       <c r="D503">
         <v>2005</v>
       </c>
       <c r="E503" t="s">
         <v>1012</v>
       </c>
       <c r="F503" t="s">
         <v>12</v>
       </c>
       <c r="G503">
         <v>9200.0</v>
       </c>
       <c r="H503">
         <v>9200.0</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
         <v>8</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>1013</v>
       </c>
       <c r="D504">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="E504" t="s">
         <v>1014</v>
       </c>
       <c r="F504" t="s">
         <v>12</v>
       </c>
       <c r="G504">
-        <v>9200.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H504">
-        <v>9200.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
         <v>8</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>1015</v>
       </c>
       <c r="D505">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="E505" t="s">
         <v>1016</v>
       </c>
       <c r="F505" t="s">
         <v>12</v>
       </c>
       <c r="G505">
-        <v>4000.0</v>
+        <v>14100.0</v>
       </c>
       <c r="H505">
-        <v>4000.0</v>
-[...24 lines deleted...]
-      <c r="H506">
         <v>14100.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>