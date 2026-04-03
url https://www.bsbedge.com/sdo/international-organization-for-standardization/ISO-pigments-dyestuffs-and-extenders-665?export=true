--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -44,99 +44,99 @@
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
     <t>Published</t>
   </si>
   <si>
     <t>ISO</t>
   </si>
   <si>
+    <t>ISO 20427:2026</t>
+  </si>
+  <si>
+    <t>Pigments and extenders — Dispersion procedure for sedimentation-based particle sizing of suspended pigment or extender with liquid sedimentation methods</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
     <t>ISO 6031:2025</t>
   </si>
   <si>
     <t>Functional extenders for special application — Nanoscale diamonds for polymer composites</t>
   </si>
   <si>
-    <t>CHF</t>
-[...1 lines deleted...]
-  <si>
     <t>ISO 4620 : 1986</t>
   </si>
   <si>
     <t>Cadmium pigments — Specifications and methods of test</t>
   </si>
   <si>
     <t>ISO 3549 : 2024</t>
   </si>
   <si>
     <t>Zinc dust pigments for paints — Specifications and test methods</t>
   </si>
   <si>
     <t>ISO 18314-4 : 2024</t>
   </si>
   <si>
     <t>Analytical colorimetry — Part 4: Metamerism index for pairs of samples for change of illuminant</t>
   </si>
   <si>
     <t>ISO 3262-17 : 2024</t>
   </si>
   <si>
     <t>Extenders — Specifications and methods of test — Part 17: Precipitated calcium silicate</t>
   </si>
   <si>
     <t>ISO 3262-11 : 2024</t>
   </si>
   <si>
     <t>Extenders — Specifications and methods of test — Part 11: Natural talc, in lamellar form, containing carbonates</t>
   </si>
   <si>
     <t>ISO 3262-10 : 2024</t>
   </si>
   <si>
     <t>Extenders — Specifications and methods of test — Part 10: Natural talc/chlorite in lamellar form</t>
-  </si>
-[...4 lines deleted...]
-    <t>Pigments and extenders — Dispersion procedure for sedimentation-based particle sizing of suspended pigment or extender with liquid sedimentation methods</t>
   </si>
   <si>
     <t>ISO 6503:1984</t>
   </si>
   <si>
     <t>Paints and varnishes — Determination of total lead — Flame atomic absorption spectrometric method</t>
   </si>
   <si>
     <t>ISO 6713:1984</t>
   </si>
   <si>
     <t>Paints and varnishes — Preparation of acid extracts from paints in liquid or powder form</t>
   </si>
   <si>
     <t>ISO 7252:1984</t>
   </si>
   <si>
     <t>Paints and varnishes — Determination of total mercury — Flameless atomic absorption spectrometric method</t>
   </si>
   <si>
     <t>ISO 787-7:2009</t>
   </si>
   <si>
     <t>General methods of test for pigments and extenders — Part 7: Determination of residue on sieve — Water method — Manual procedure</t>
   </si>
@@ -1055,245 +1055,245 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2">
-        <v>67.0</v>
+        <v>135.0</v>
       </c>
       <c r="H2">
-        <v>67.0</v>
+        <v>135.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3">
-        <v>1986</v>
+        <v>2025</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3">
         <v>67.0</v>
       </c>
       <c r="H3">
         <v>67.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4">
-        <v>2024</v>
+        <v>1986</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>135.0</v>
+        <v>67.0</v>
       </c>
       <c r="H4">
-        <v>135.0</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5">
         <v>2024</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
         <v>135.0</v>
       </c>
       <c r="H5">
         <v>135.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6">
         <v>2024</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6">
-        <v>67.0</v>
+        <v>135.0</v>
       </c>
       <c r="H6">
-        <v>67.0</v>
+        <v>135.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>2024</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7">
-        <v>44.0</v>
+        <v>67.0</v>
       </c>
       <c r="H7">
-        <v>44.0</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>2024</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8">
         <v>44.0</v>
       </c>
       <c r="H8">
         <v>44.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9">
-        <v>135.0</v>
+        <v>44.0</v>
       </c>
       <c r="H9">
-        <v>135.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>1984</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10">
         <v>44.0</v>
       </c>
       <c r="H10">