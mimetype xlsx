--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -227,51 +227,51 @@
   <si>
     <t>ISO 21940-23:2012</t>
   </si>
   <si>
     <t>Mechanical vibration — Rotor balancing — Part 23: Enclosures and other protective measures for the measuring station of balancing machines</t>
   </si>
   <si>
     <t>ISO 21940-11:2016</t>
   </si>
   <si>
     <t>Mechanical vibration — Rotor balancing — Part 11: Procedures and tolerances for rotors with rigid behaviour</t>
   </si>
   <si>
     <t>ISO 21940-13:2012</t>
   </si>
   <si>
     <t>Mechanical vibration —  Rotor balancing — Part 13: Criteria and safeguards for the in-situ balancing of medium and large rotors</t>
   </si>
   <si>
     <t>ISO/TR 19201:2013</t>
   </si>
   <si>
     <t>Mechanical vibration — Methodology for selecting appropriate machinery vibration standards</t>
   </si>
   <si>
-    <t>ISO 20283-4:2012/Amd 1:2014</t>
+    <t>ISO 20283-4/Amd 1 : 2014</t>
   </si>
   <si>
     <t>Mechanical vibration — Measurement of vibration on ships — Part 4: Measurement and evaluation of vibration of the ship propulsion machinery — Amendment 1</t>
   </si>
   <si>
     <t>ISO/TS 14837-32:2015</t>
   </si>
   <si>
     <t>Mechanical vibration — Ground-borne noise and vibration arising from rail systems — Part 32: Measurement of dynamic properties of the ground</t>
   </si>
   <si>
     <t>ISO 13373-4:2021</t>
   </si>
   <si>
     <t>Condition monitoring and diagnostics of machines — Vibration condition monitoring — Part 4: Diagnostic techniques for gas and steam turbines with fluid-film bearings</t>
   </si>
   <si>
     <t>ISO 13373-5:2020</t>
   </si>
   <si>
     <t>Condition monitoring and diagnostics of machines — Vibration condition monitoring — Part 5: Diagnostic techniques for fans and blowers</t>
   </si>
   <si>
     <t>ISO 13373-7:2017</t>
   </si>