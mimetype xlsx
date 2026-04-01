--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -377,51 +377,51 @@
   <si>
     <t>ISO 23678-4:2022</t>
   </si>
   <si>
     <t>Ships and marine technology — Service personnel for the maintenance, thorough examination, operational testing, overhaul and repair of lifeboats and rescue boats, launching appliances and release gear — Part 4: Level 2 in-field competence</t>
   </si>
   <si>
     <t>ISO 5476:2023</t>
   </si>
   <si>
     <t>Ships and marine technology — Virtual reality and simulation training systems for lifesaving appliances and arrangements</t>
   </si>
   <si>
     <t>ISO 16437:2012</t>
   </si>
   <si>
     <t>Ships and marine technology - Lifesaving and fire protection — Atmospheric oil mist detectors for ships</t>
   </si>
   <si>
     <t>ISO 15372:2000</t>
   </si>
   <si>
     <t>Ships and marine technology — Inflatable rescue boats — Coated fabrics for inflatable chambers</t>
   </si>
   <si>
-    <t>ISO 15370:2021/Amd 1:2023</t>
+    <t>ISO 15370/Amd 1 : 2023</t>
   </si>
   <si>
     <t>Ships and marine technology — Low-location lighting (LLL) on passenger ships — Arrangement — Amendment 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>