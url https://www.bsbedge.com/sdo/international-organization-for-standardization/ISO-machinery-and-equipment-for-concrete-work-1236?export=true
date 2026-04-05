--- v1 (2026-02-17)
+++ v2 (2026-04-05)
@@ -44,105 +44,105 @@
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
     <t>Published</t>
   </si>
   <si>
     <t>ISO</t>
   </si>
   <si>
+    <t>ISO 18651:2026</t>
+  </si>
+  <si>
+    <t>Building construction machinery and equipment — Internal vibrators for concrete — Vocabulary and commercial specifications</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
     <t>ISO 18650-2:2025</t>
   </si>
   <si>
     <t>Building construction machinery and equipment — Concrete mixers — Part 2: Procedure for examination of mixing efficiency</t>
   </si>
   <si>
-    <t>CHF</t>
-[...1 lines deleted...]
-  <si>
     <t>ISO 21573-1 : 2024</t>
   </si>
   <si>
     <t>Building construction machinery and equipment — Concrete pumps — Part 1: Commercial specifications</t>
   </si>
   <si>
     <t>ISO 6085:2023/Amd 1:2024</t>
   </si>
   <si>
     <t>Building construction machinery and equipment — Self-loading mobile concrete mixers — Safety requirements and verification — Amendment 1: Vertical test object height for the visibility measurements</t>
   </si>
   <si>
     <t>ISO 19711-2:2023</t>
   </si>
   <si>
     <t>Building construction machinery and equipment — Truck mixers — Part 2: Safety requirements</t>
   </si>
   <si>
     <t>ISO 13105-2:2023</t>
   </si>
   <si>
     <t>Building construction machinery and equipment — Machinery for concrete surface floating and finishing — Part 2: Safety requirements and verification</t>
   </si>
   <si>
     <t>ISO 13105-1:2023</t>
   </si>
   <si>
     <t>Building construction machinery and equipment — Machinery for concrete surface floating and finishing — Part 1: Commercial specifications</t>
   </si>
   <si>
     <t>ISO 18652:2005</t>
   </si>
   <si>
     <t>Building construction machinery and equipment — External vibrators for concrete</t>
   </si>
   <si>
     <t>ISO 21592:2006</t>
   </si>
   <si>
     <t>Building construction machinery and equipment — Concrete spraying machines — Terminology and commercial specifications</t>
-  </si>
-[...4 lines deleted...]
-    <t>Building construction machinery and equipment — Internal vibrators for concrete — Part 1: Terminology and commercial specifications</t>
   </si>
   <si>
     <t>ISO 17740-1:2015</t>
   </si>
   <si>
     <t>Building construction machinery and equipment — Concrete placing systems for stationary equipment — Part 1: Terminology and commercial specifications</t>
   </si>
   <si>
     <t>ISO 19720-1:2017</t>
   </si>
   <si>
     <t>Building construction machinery and equipment — Plants for the preparation of concrete and mortar — Part 1: Terminology and commercial specifications</t>
   </si>
   <si>
     <t>ISO 18650-1:2021</t>
   </si>
   <si>
     <t>Building construction machinery and equipment — Concrete mixers — Part 1: Commercial specifications</t>
   </si>
   <si>
     <t>ISO 21573-2:2020</t>
   </si>
   <si>
     <t>Building construction machinery and equipment — Concrete pumps — Part 2: Procedure for examination of technical parameters</t>
   </si>
@@ -527,271 +527,271 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2">
-        <v>135.0</v>
+        <v>100.0</v>
       </c>
       <c r="H2">
-        <v>135.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3">
         <v>135.0</v>
       </c>
       <c r="H3">
         <v>135.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4">
         <v>2024</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>18.0</v>
+        <v>135.0</v>
       </c>
       <c r="H4">
-        <v>18.0</v>
+        <v>135.0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
-        <v>181.0</v>
+        <v>18.0</v>
       </c>
       <c r="H5">
-        <v>181.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6">
         <v>2023</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6">
-        <v>100.0</v>
+        <v>181.0</v>
       </c>
       <c r="H6">
-        <v>100.0</v>
+        <v>181.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>2023</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7">
-        <v>67.0</v>
+        <v>100.0</v>
       </c>
       <c r="H7">
-        <v>67.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>2005</v>
+        <v>2023</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8">
-        <v>135.0</v>
+        <v>67.0</v>
       </c>
       <c r="H8">
-        <v>135.0</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9">
         <v>135.0</v>
       </c>
       <c r="H9">
         <v>135.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
-        <v>2011</v>
+        <v>2006</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10">
-        <v>100.0</v>
+        <v>135.0</v>
       </c>
       <c r="H10">
-        <v>100.0</v>
+        <v>135.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>2015</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11">
         <v>67.0</v>
       </c>
       <c r="H11">