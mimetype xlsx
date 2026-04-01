--- v2 (2026-02-15)
+++ v3 (2026-04-01)
@@ -83,51 +83,51 @@
   <si>
     <t>ISO 16132 : 2024</t>
   </si>
   <si>
     <t>Ductile iron pipes and fittings — Seal coats for cement mortar linings</t>
   </si>
   <si>
     <t>ISO 4179 : 2024</t>
   </si>
   <si>
     <t>Ductile iron pipes and fittings for pressure and non-pressure pipelines — Cement mortar lining</t>
   </si>
   <si>
     <t>ISO 7005-3:1988</t>
   </si>
   <si>
     <t>Metallic flanges — Part 3: Copper alloy and composite flanges</t>
   </si>
   <si>
     <t>ISO 10807:1994</t>
   </si>
   <si>
     <t>Pipework — Corrugated flexible metallic hose assemblies for the protection of electrical cables in explosive atmospheres</t>
   </si>
   <si>
-    <t>ISO 7268:1983/Amd 1:1984</t>
+    <t>ISO 7268/Amd 1 : 1984</t>
   </si>
   <si>
     <t>Pipe components — Definition of nominal pressure — Amendment 1</t>
   </si>
   <si>
     <t>ISO 7483:1991</t>
   </si>
   <si>
     <t>Dimensions of gaskets for use with flanges to ISO 7005</t>
   </si>
   <si>
     <t>ISO 10380:2012</t>
   </si>
   <si>
     <t>Pipework — Corrugated metal hoses and hose assemblies</t>
   </si>
   <si>
     <t>ISO 24131-1:2023</t>
   </si>
   <si>
     <t>Internal protection by polymeric lining for ductile iron pipes — Requirements and test methods — Part 1: Polyurethane lining</t>
   </si>
   <si>
     <t>ISO 24131-2:2023</t>
   </si>