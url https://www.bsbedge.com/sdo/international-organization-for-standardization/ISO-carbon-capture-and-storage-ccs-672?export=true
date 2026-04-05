--- v1 (2026-02-18)
+++ v2 (2026-04-05)
@@ -44,87 +44,87 @@
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
     <t>Published</t>
   </si>
   <si>
     <t>ISO</t>
   </si>
   <si>
+    <t>ISO 27914:2026</t>
+  </si>
+  <si>
+    <t>Carbon dioxide capture, transportation and storage — Geological storage</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
     <t>ISO 27928:2025</t>
   </si>
   <si>
     <t>Carbon dioxide capture, transportation and storage — Carbon dioxide capture — Performance evaluation methods for CO2 capture connected to a CO2 intensive plant</t>
   </si>
   <si>
-    <t>CHF</t>
-[...1 lines deleted...]
-  <si>
     <t>ISO/TR 27929:2025</t>
   </si>
   <si>
     <t>Carbon dioxide capture, transportation and storage — Transportation of carbon dioxide by ship</t>
   </si>
   <si>
     <t>ISO 27927:2025</t>
   </si>
   <si>
     <t>Carbon dioxide capture — Key performance parameters and characterization methods of absorption liquids for post-combustion CO2 capture</t>
   </si>
   <si>
     <t>ISO/TR 27926:2024</t>
   </si>
   <si>
     <t>Carbon dioxide capture, transportation and geological storage — Carbon dioxide enhanced oil recovery (CO2-EOR) — Transitioning from EOR to storage</t>
   </si>
   <si>
     <t>ISO 27913:2024</t>
   </si>
   <si>
     <t>Carbon dioxide capture, transportation and geological storage — Pipeline transportation systems</t>
-  </si>
-[...4 lines deleted...]
-    <t>Carbon dioxide capture, transportation and geological storage — Geological storage</t>
   </si>
   <si>
     <t>ISO/TR 27912:2016</t>
   </si>
   <si>
     <t>Carbon dioxide capture — Carbon dioxide capture systems, technologies and processes</t>
   </si>
   <si>
     <t>ISO 27916:2019</t>
   </si>
   <si>
     <t>Carbon dioxide capture, transportation and geological storage — Carbon dioxide storage using enhanced oil recovery (CO2-EOR)</t>
   </si>
   <si>
     <t>ISO/TR 27915:2017</t>
   </si>
   <si>
     <t>Carbon dioxide capture, transportation and geological storage — Quantification and verification</t>
   </si>
   <si>
     <t>ISO/TR 27922:2021</t>
   </si>
   <si>
     <t>Carbon dioxide capture — Overview of carbon dioxide capture technologies in the cement industry</t>
   </si>
@@ -539,193 +539,193 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2">
-        <v>159.0</v>
+        <v>204.0</v>
       </c>
       <c r="H2">
-        <v>159.0</v>
+        <v>204.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3">
         <v>2025</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3">
-        <v>135.0</v>
+        <v>159.0</v>
       </c>
       <c r="H3">
-        <v>135.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4">
         <v>2025</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>204.0</v>
+        <v>135.0</v>
       </c>
       <c r="H4">
-        <v>204.0</v>
+        <v>135.0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
         <v>204.0</v>
       </c>
       <c r="H5">
         <v>204.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6">
         <v>2024</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6">
-        <v>181.0</v>
+        <v>204.0</v>
       </c>
       <c r="H6">
-        <v>181.0</v>
+        <v>204.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7">
-        <v>204.0</v>
+        <v>181.0</v>
       </c>
       <c r="H7">
-        <v>204.0</v>
+        <v>181.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>2016</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8">
         <v>227.0</v>
       </c>
       <c r="H8">