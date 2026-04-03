--- v2 (2026-02-17)
+++ v3 (2026-04-03)
@@ -470,51 +470,51 @@
   <si>
     <t>ISO 81001-1:2021</t>
   </si>
   <si>
     <t>Health software and health IT systems safety, effectiveness and security - Part 1: Principles and concepts</t>
   </si>
   <si>
     <t>IEC TR 60930:2008</t>
   </si>
   <si>
     <t xml:space="preserve">Guidelines for administrative, medical and nursing staff concerned with the safe use of medical electrical equipment and medical electrical systems </t>
   </si>
   <si>
     <t>IEC TR 60878:2022</t>
   </si>
   <si>
     <t>Graphical symbols for electrical equipment in medical practice</t>
   </si>
   <si>
     <t>IEC 60601-1:2005/AMD1:2012 (EN-FR)</t>
   </si>
   <si>
     <t>Amendment 1 - Medical electrical equipment - Part 1: General requirements for basic safety and essential performance</t>
   </si>
   <si>
-    <t>IEC 60601-1:2024 SER (EN-FR)</t>
+    <t>IEC 60601-1 SER (EN-FR) : 2026</t>
   </si>
   <si>
     <t>Medical electrical equipment - ALL PARTS</t>
   </si>
   <si>
     <t>IEC 60601-1-9:2007+AMD1:2013 CSV (EN-FR)</t>
   </si>
   <si>
     <t>Medical electrical equipment - Part 1-9: General requirements forbasic safety and essential performance - Collateral Standard: Requirements for environmentally conscious design</t>
   </si>
   <si>
     <t>IEC 60601-1-9:2007 (EN-FR)</t>
   </si>
   <si>
     <t>IEC 60601-1-9:2007/AMD1:2013 (EN-FR)</t>
   </si>
   <si>
     <t>Amendment 1 - Medical electrical equipment - Part 1-9: General requirements for basic safety and essential performance - Collateral Standard: Requirements for environmentally conscious design</t>
   </si>
   <si>
     <t>IEC 60601-1-8:2006+AMD1:2012 CSV (EN-FR)</t>
   </si>
   <si>
     <t>Medical electrical equipment - Part 1-8: General requirements forbasic safety and essential performance - Collateral Standard: General requirements, tests and guidance for alarm systems inmedical electrical equipment and medical electrical systems</t>
   </si>
@@ -3026,63 +3026,63 @@
       </c>
       <c r="E82" t="s">
         <v>151</v>
       </c>
       <c r="F82" t="s">
         <v>12</v>
       </c>
       <c r="G82">
         <v>405.0</v>
       </c>
       <c r="H82">
         <v>405.0</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>8</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>152</v>
       </c>
       <c r="D83">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="E83" t="s">
         <v>153</v>
       </c>
       <c r="F83" t="s">
         <v>12</v>
       </c>
       <c r="G83">
-        <v>6681.0</v>
+        <v>6783.0</v>
       </c>
       <c r="H83">
-        <v>6681.0</v>
+        <v>6783.0</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>8</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>154</v>
       </c>
       <c r="D84">
         <v>2013</v>
       </c>
       <c r="E84" t="s">
         <v>155</v>
       </c>
       <c r="F84" t="s">
         <v>12</v>
       </c>
       <c r="G84">
         <v>375.0</v>
       </c>
       <c r="H84">