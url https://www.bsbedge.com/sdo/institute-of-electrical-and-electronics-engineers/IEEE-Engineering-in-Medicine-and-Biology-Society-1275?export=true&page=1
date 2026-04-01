--- v0 (2026-02-05)
+++ v1 (2026-04-01)
@@ -215,51 +215,51 @@
   <si>
     <t>IEEE 11073-20101:2004</t>
   </si>
   <si>
     <t>IEEE Health informatics — Point-of-care medical device communication — Part 20101: Application profiles — Base standard</t>
   </si>
   <si>
     <t>IEEE 11073-10424:2016</t>
   </si>
   <si>
     <t>IEEE Health informatics--Personal health device communication - Part 10424: Device Specialization--Sleep Apnoea Breathing Therapy Equipment (SABTE)</t>
   </si>
   <si>
     <t>IEEE 1708:2014</t>
   </si>
   <si>
     <t>IEEE Standard for Wearable Cuffless Blood Pressure Measuring Devices</t>
   </si>
   <si>
     <t>IEEE 2010:2023</t>
   </si>
   <si>
     <t>IEEE Recommended Practice for Electroencephalography (EEG) Neurofeedback Systems</t>
   </si>
   <si>
-    <t>IEEE 11073-30200/AMD 1:2011</t>
+    <t>IEEE 11073-30200/AMD 1 : 2011</t>
   </si>
   <si>
     <t>IEEE Health informatics--Point-of-care medical device communication  Part 30200: Transport profile--Cable connected Amendment</t>
   </si>
   <si>
     <t>IEEE 11073-10102:2012</t>
   </si>
   <si>
     <t>IEEE Health informatics — Point-of-care medical device communication Part 10102: Nomenclature —Annotated ECG</t>
   </si>
   <si>
     <t>IEEE 11073-10101:2020</t>
   </si>
   <si>
     <t>IEEE/ISO/IEC International Standard - Health informatics-Device interoperability-Part 10101: Point-of-care medical device communication-Nomenclature</t>
   </si>
   <si>
     <t>IEEE 11073-00103:2012</t>
   </si>
   <si>
     <t>IEEE Health informatics - Personal health device communication Part 00103: Overview</t>
   </si>
   <si>
     <t>IEEE 11073-00101:2008</t>
   </si>