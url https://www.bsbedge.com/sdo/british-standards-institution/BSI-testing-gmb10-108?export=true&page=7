--- v4 (2026-04-02)
+++ v5 (2026-04-02)
@@ -12837,51 +12837,51 @@
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>589</v>
       </c>
       <c r="D291">
         <v>2018</v>
       </c>
       <c r="E291" t="s">
         <v>590</v>
       </c>
       <c r="F291" t="s">
         <v>12</v>
       </c>
       <c r="G291">
         <v>326.0</v>
       </c>
       <c r="H291">
         <v>326.0</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>479</v>
+        <v>437</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>591</v>
       </c>
       <c r="D292">
         <v>2019</v>
       </c>
       <c r="E292" t="s">
         <v>592</v>
       </c>
       <c r="F292" t="s">
         <v>12</v>
       </c>
       <c r="G292">
         <v>306.0</v>
       </c>
       <c r="H292">
         <v>306.0</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">