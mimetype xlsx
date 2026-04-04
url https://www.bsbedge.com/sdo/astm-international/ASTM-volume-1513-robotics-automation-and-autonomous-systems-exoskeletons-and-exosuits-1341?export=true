--- v2 (2026-02-16)
+++ v3 (2026-04-04)
@@ -44,59 +44,65 @@
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
     <t>ACTIVE</t>
   </si>
   <si>
     <t>ASTM</t>
   </si>
   <si>
-    <t>ASTM F3585 : 25a</t>
+    <t>ASTM F3756 : 26</t>
+  </si>
+  <si>
+    <t>Standard Practice for Grasp-Type Robot End-Effectors: Split Force Measurement Apparatus</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>ASTM F3585 : 25ae1</t>
   </si>
   <si>
     <t>Standard Test Method for Measuring Exoskeleton Cognitive Fit, Perceived Safety, and Acceptance</t>
   </si>
   <si>
-    <t>USD</t>
-[...1 lines deleted...]
-  <si>
     <t>ASTM F3795 : 25</t>
   </si>
   <si>
     <t>Standard Guide for Application of Risk Management to Exoskeletons</t>
   </si>
   <si>
     <t>ASTM F3518 : 21(2025)e1</t>
   </si>
   <si>
     <t>Standard Guide for Quantitative Measures for Establishing Exoskeleton Functional Ergonomic Parameters and Test Metrics</t>
   </si>
   <si>
     <t>ASTM F3794 : 25</t>
   </si>
   <si>
     <t>Standard Practice for Multivariate Fit and Accommodation for Exoskeleton Manufacturers and Designers</t>
   </si>
   <si>
     <t>ASTM F3427 : 25</t>
   </si>
   <si>
     <t>Standard Practice for Documenting Environmental Conditions for Utilization with Exoskeleton Test Methods</t>
   </si>
   <si>
     <t>ASTM F3773 : 25</t>
@@ -129,56 +135,50 @@
     <t>Standard Test Method for Exoskeleton Use: Ladders</t>
   </si>
   <si>
     <t>ASTM F3749 : 25</t>
   </si>
   <si>
     <t>Standard Practice for Assessment Method for Exoskeletons in Logistics</t>
   </si>
   <si>
     <t>ASTM F3474 : 25</t>
   </si>
   <si>
     <t>Standard Practice for Establishing Exoskeleton Functional Ergonomic Parameters and Test Metrics</t>
   </si>
   <si>
     <t>ASTM F3443 : 20(2025)</t>
   </si>
   <si>
     <t>Standard Practice for Load Handling When Using an Exoskeleton</t>
   </si>
   <si>
     <t>ASTM F3713 : 25</t>
   </si>
   <si>
     <t>Standard Practice for Measuring Mobile Manipulator Performance: Recording the Workpiece Configuration</t>
-  </si>
-[...4 lines deleted...]
-    <t>Standard Practice for Grasp-Type Robot End-Effectors: Split Force Measurement Apparatus</t>
   </si>
   <si>
     <t>ASTM F3748 : 25</t>
   </si>
   <si>
     <t>Standard Test Method for Exoskeleton Use: Inclined Planes</t>
   </si>
   <si>
     <t>ASTM F3527 : 24</t>
   </si>
   <si>
     <t>Standard Guide for Assessing Risks Related to Implementation of Exoskeletons in Task-Specific Environments</t>
   </si>
   <si>
     <t>ASTM F3661 : 24</t>
   </si>
   <si>
     <t>Standard Guide for Assessing Fit Accommodation of Exoskeletons for Manufacturers  and Designers</t>
   </si>
   <si>
     <t>ASTM F3580 : 24</t>
   </si>
   <si>
     <t>Standard Test Method for Exoskeleton Use: Stairs</t>
   </si>
@@ -581,167 +581,167 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2">
-        <v>104.0</v>
+        <v>80.0</v>
       </c>
       <c r="H2">
-        <v>104.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3">
         <v>2025</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3">
-        <v>72.0</v>
+        <v>104.0</v>
       </c>
       <c r="H3">
-        <v>72.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
         <v>72.0</v>
       </c>
       <c r="H4">
         <v>72.0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
         <v>72.0</v>
       </c>
       <c r="H5">
         <v>72.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6">
         <v>2025</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
       <c r="H6">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>2025</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7">
         <v>80.0</v>
       </c>
       <c r="H7">
@@ -772,236 +772,236 @@
       </c>
       <c r="H8">
         <v>80.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>2025</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
       <c r="H9">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>2025</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
       <c r="H10">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>2025</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11">
         <v>80.0</v>
       </c>
       <c r="H11">
         <v>80.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>2025</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12">
-        <v>64.0</v>
+        <v>80.0</v>
       </c>
       <c r="H12">
-        <v>64.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>2025</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13">
-        <v>80.0</v>
+        <v>64.0</v>
       </c>
       <c r="H13">
-        <v>80.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14">
-        <v>104.0</v>
+        <v>80.0</v>
       </c>
       <c r="H14">
-        <v>104.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>12</v>
       </c>
       <c r="G15">
-        <v>113.0</v>
+        <v>104.0</v>
       </c>
       <c r="H15">
-        <v>113.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>2025</v>
       </c>
       <c r="E16" t="s">
         <v>40</v>
       </c>
       <c r="F16" t="s">
         <v>12</v>
       </c>
       <c r="G16">
-        <v>80.0</v>
+        <v>113.0</v>
       </c>
       <c r="H16">
-        <v>80.0</v>
+        <v>113.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>2025</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="G17">
         <v>80.0</v>
       </c>
       <c r="H17">