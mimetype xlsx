--- v2 (2026-02-15)
+++ v3 (2026-04-02)
@@ -443,71 +443,74 @@
   <si>
     <t>DIN 65456 : 1987</t>
   </si>
   <si>
     <t>Aerospace; washers for flight control rods, with hole for bonding</t>
   </si>
   <si>
     <t>DIN 65363 : 1987</t>
   </si>
   <si>
     <t>Aerospace; lock washers for flight control rods</t>
   </si>
   <si>
     <t>DIN 65209 : 2010</t>
   </si>
   <si>
     <t>Aerospace series - Washers, countersunk; Text in German and English</t>
   </si>
   <si>
     <t>BS EN 3904:2017</t>
   </si>
   <si>
     <t>Aerospace series. Washers, wire locking in aluminium alloy, anodized</t>
   </si>
   <si>
+    <t>Confirmed</t>
+  </si>
+  <si>
     <t>BS EN 3299:2019</t>
   </si>
   <si>
     <t>Aerospace series. Shaft-nuts and threaded rings, self-locking, right- or left-hand MJ threads, in heat resisting steel FE-PA2601 (A286), silver plated. Technical specification</t>
   </si>
   <si>
+    <t>Under Review</t>
+  </si>
+  <si>
     <t>BS SP 122 TO 125:2016 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Washers for unified hexagons for aircraft (primarily for packing purposes)</t>
   </si>
   <si>
     <t>BS EN 2414:2019</t>
   </si>
   <si>
     <t>Aerospace series. Washers, chamfered, with counterbore, in alloy steel, cadmium plated</t>
   </si>
   <si>
-    <t>Confirmed</t>
-[...1 lines deleted...]
-  <si>
     <t>BS 2SP 151-153:1979+A1:2018</t>
   </si>
   <si>
     <t>Specification for Washers, plain, Unified inch sizes, alloy steel, cadmium plated for Aerospace Use</t>
   </si>
   <si>
     <t>BS EN 2949:1997</t>
   </si>
   <si>
     <t>Washers, wire locking, in corrosion resisting steel, passivated</t>
   </si>
   <si>
     <t>BS EN 2327:2006</t>
   </si>
   <si>
     <t>Aerospace series. Washers, lock, with radial serrations in alloy steel, cadmium plated for flight control rods. Dimensions</t>
   </si>
   <si>
     <t>BS SP 122 TO 125:2016</t>
   </si>
   <si>
     <t>Washers for unified hexagons for aircraft (primarily for packing purposes)</t>
   </si>
   <si>
     <t>BS SP 134 to SP 138:1968+A1:2012</t>
@@ -666,53 +669,50 @@
     <t>Specification for washers, flat heat resisting steel</t>
   </si>
   <si>
     <t>BS SP 55 and SP 56:1953+A3:2016</t>
   </si>
   <si>
     <t>Specification for washers, spring, double coil (inch sizes), steel, cadmium plated and phosphor bronze. For aircraft</t>
   </si>
   <si>
     <t>BS EN 3696:2001</t>
   </si>
   <si>
     <t>Aerospace series. Washers in heat resisting steel</t>
   </si>
   <si>
     <t>BS EN 2914:1996</t>
   </si>
   <si>
     <t>Washers, flat, large diameter, in heat resisting steel, passivated</t>
   </si>
   <si>
     <t>BS EN 2363:1989</t>
   </si>
   <si>
     <t>Specification for locking clips for turnbuckles of control cables. Dimensions</t>
-  </si>
-[...1 lines deleted...]
-    <t>Under Review</t>
   </si>
   <si>
     <t>BS A 325:1998</t>
   </si>
   <si>
     <t>Lockwire. Diameters</t>
   </si>
   <si>
     <t>BS EN 3386:2012</t>
   </si>
   <si>
     <t>Aerospace series. Rings retaining, radial mounting, steel, phosphated</t>
   </si>
   <si>
     <t>BS EN 3383:2012</t>
   </si>
   <si>
     <t>Aerospace series. Rings retaining, internal, axial mounting,steel, vacuum cadmium plated</t>
   </si>
   <si>
     <t>BS SP 107-112:1954+A5:2012</t>
   </si>
   <si>
     <t>Specifications for tab washers for unified hexagons for aircraft</t>
   </si>
@@ -2792,1039 +2792,1039 @@
       </c>
       <c r="B64" t="s">
         <v>14</v>
       </c>
       <c r="C64" t="s">
         <v>141</v>
       </c>
       <c r="D64">
         <v>2017</v>
       </c>
       <c r="E64" t="s">
         <v>142</v>
       </c>
       <c r="F64" t="s">
         <v>17</v>
       </c>
       <c r="G64">
         <v>142.0</v>
       </c>
       <c r="H64">
         <v>142.0</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>13</v>
+        <v>143</v>
       </c>
       <c r="B65" t="s">
         <v>14</v>
       </c>
       <c r="C65" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D65">
         <v>2019</v>
       </c>
       <c r="E65" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F65" t="s">
         <v>17</v>
       </c>
       <c r="G65">
         <v>232.0</v>
       </c>
       <c r="H65">
         <v>232.0</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>13</v>
+        <v>146</v>
       </c>
       <c r="B66" t="s">
         <v>14</v>
       </c>
       <c r="C66" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D66">
         <v>2016</v>
       </c>
       <c r="E66" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F66" t="s">
         <v>17</v>
       </c>
       <c r="G66">
         <v>200.0</v>
       </c>
       <c r="H66">
         <v>200.0</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>13</v>
       </c>
       <c r="B67" t="s">
         <v>14</v>
       </c>
       <c r="C67" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D67">
         <v>2019</v>
       </c>
       <c r="E67" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F67" t="s">
         <v>17</v>
       </c>
       <c r="G67">
         <v>142.0</v>
       </c>
       <c r="H67">
         <v>142.0</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B68" t="s">
         <v>14</v>
       </c>
       <c r="C68" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D68">
         <v>1979</v>
       </c>
       <c r="E68" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F68" t="s">
         <v>17</v>
       </c>
       <c r="G68">
         <v>142.0</v>
       </c>
       <c r="H68">
         <v>142.0</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>13</v>
       </c>
       <c r="B69" t="s">
         <v>14</v>
       </c>
       <c r="C69" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D69">
         <v>1997</v>
       </c>
       <c r="E69" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F69" t="s">
         <v>17</v>
       </c>
       <c r="G69">
         <v>142.0</v>
       </c>
       <c r="H69">
         <v>142.0</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B70" t="s">
         <v>14</v>
       </c>
       <c r="C70" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D70">
         <v>2006</v>
       </c>
       <c r="E70" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F70" t="s">
         <v>17</v>
       </c>
       <c r="G70">
         <v>142.0</v>
       </c>
       <c r="H70">
         <v>142.0</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B71" t="s">
         <v>14</v>
       </c>
       <c r="C71" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D71">
         <v>2016</v>
       </c>
       <c r="E71" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F71" t="s">
         <v>17</v>
       </c>
       <c r="G71">
         <v>142.0</v>
       </c>
       <c r="H71">
         <v>142.0</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B72" t="s">
         <v>14</v>
       </c>
       <c r="C72" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D72">
         <v>1968</v>
       </c>
       <c r="E72" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F72" t="s">
         <v>17</v>
       </c>
       <c r="G72">
         <v>142.0</v>
       </c>
       <c r="H72">
         <v>142.0</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B73" t="s">
         <v>14</v>
       </c>
       <c r="C73" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D73">
         <v>2006</v>
       </c>
       <c r="E73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F73" t="s">
         <v>17</v>
       </c>
       <c r="G73">
         <v>142.0</v>
       </c>
       <c r="H73">
         <v>142.0</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B74" t="s">
         <v>14</v>
       </c>
       <c r="C74" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D74">
         <v>2006</v>
       </c>
       <c r="E74" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F74" t="s">
         <v>17</v>
       </c>
       <c r="G74">
         <v>142.0</v>
       </c>
       <c r="H74">
         <v>142.0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>13</v>
       </c>
       <c r="B75" t="s">
         <v>14</v>
       </c>
       <c r="C75" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D75">
         <v>2003</v>
       </c>
       <c r="E75" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F75" t="s">
         <v>17</v>
       </c>
       <c r="G75">
         <v>166.0</v>
       </c>
       <c r="H75">
         <v>166.0</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>13</v>
       </c>
       <c r="B76" t="s">
         <v>14</v>
       </c>
       <c r="C76" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D76">
         <v>1991</v>
       </c>
       <c r="E76" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F76" t="s">
         <v>17</v>
       </c>
       <c r="G76">
         <v>142.0</v>
       </c>
       <c r="H76">
         <v>142.0</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B77" t="s">
         <v>14</v>
       </c>
       <c r="C77" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D77">
         <v>2000</v>
       </c>
       <c r="E77" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F77" t="s">
         <v>17</v>
       </c>
       <c r="G77">
         <v>142.0</v>
       </c>
       <c r="H77">
         <v>142.0</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B78" t="s">
         <v>14</v>
       </c>
       <c r="C78" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D78">
         <v>2012</v>
       </c>
       <c r="E78" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F78" t="s">
         <v>17</v>
       </c>
       <c r="G78">
         <v>142.0</v>
       </c>
       <c r="H78">
         <v>142.0</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>13</v>
       </c>
       <c r="B79" t="s">
         <v>14</v>
       </c>
       <c r="C79" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D79">
         <v>2008</v>
       </c>
       <c r="E79" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F79" t="s">
         <v>17</v>
       </c>
       <c r="G79">
         <v>142.0</v>
       </c>
       <c r="H79">
         <v>142.0</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B80" t="s">
         <v>14</v>
       </c>
       <c r="C80" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D80">
         <v>2001</v>
       </c>
       <c r="E80" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F80" t="s">
         <v>17</v>
       </c>
       <c r="G80">
         <v>142.0</v>
       </c>
       <c r="H80">
         <v>142.0</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B81" t="s">
         <v>14</v>
       </c>
       <c r="C81" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D81">
         <v>2012</v>
       </c>
       <c r="E81" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F81" t="s">
         <v>17</v>
       </c>
       <c r="G81">
         <v>142.0</v>
       </c>
       <c r="H81">
         <v>142.0</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B82" t="s">
         <v>14</v>
       </c>
       <c r="C82" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D82">
         <v>2012</v>
       </c>
       <c r="E82" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F82" t="s">
         <v>17</v>
       </c>
       <c r="G82">
         <v>142.0</v>
       </c>
       <c r="H82">
         <v>142.0</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B83" t="s">
         <v>14</v>
       </c>
       <c r="C83" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D83">
         <v>2006</v>
       </c>
       <c r="E83" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F83" t="s">
         <v>17</v>
       </c>
       <c r="G83">
         <v>142.0</v>
       </c>
       <c r="H83">
         <v>142.0</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B84" t="s">
         <v>14</v>
       </c>
       <c r="C84" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D84">
         <v>2000</v>
       </c>
       <c r="E84" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F84" t="s">
         <v>17</v>
       </c>
       <c r="G84">
         <v>142.0</v>
       </c>
       <c r="H84">
         <v>142.0</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B85" t="s">
         <v>14</v>
       </c>
       <c r="C85" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D85">
         <v>1979</v>
       </c>
       <c r="E85" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F85" t="s">
         <v>17</v>
       </c>
       <c r="G85">
         <v>142.0</v>
       </c>
       <c r="H85">
         <v>142.0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B86" t="s">
         <v>14</v>
       </c>
       <c r="C86" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D86">
         <v>1996</v>
       </c>
       <c r="E86" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F86" t="s">
         <v>17</v>
       </c>
       <c r="G86">
         <v>142.0</v>
       </c>
       <c r="H86">
         <v>142.0</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B87" t="s">
         <v>14</v>
       </c>
       <c r="C87" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D87">
         <v>1996</v>
       </c>
       <c r="E87" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F87" t="s">
         <v>17</v>
       </c>
       <c r="G87">
         <v>142.0</v>
       </c>
       <c r="H87">
         <v>142.0</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>13</v>
       </c>
       <c r="B88" t="s">
         <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D88">
         <v>2016</v>
       </c>
       <c r="E88" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F88" t="s">
         <v>17</v>
       </c>
       <c r="G88">
         <v>142.0</v>
       </c>
       <c r="H88">
         <v>142.0</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B89" t="s">
         <v>14</v>
       </c>
       <c r="C89" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D89">
         <v>2006</v>
       </c>
       <c r="E89" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F89" t="s">
         <v>17</v>
       </c>
       <c r="G89">
         <v>142.0</v>
       </c>
       <c r="H89">
         <v>142.0</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B90" t="s">
         <v>14</v>
       </c>
       <c r="C90" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D90">
         <v>2006</v>
       </c>
       <c r="E90" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F90" t="s">
         <v>17</v>
       </c>
       <c r="G90">
         <v>142.0</v>
       </c>
       <c r="H90">
         <v>142.0</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>13</v>
       </c>
       <c r="B91" t="s">
         <v>14</v>
       </c>
       <c r="C91" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D91">
         <v>2016</v>
       </c>
       <c r="E91" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F91" t="s">
         <v>17</v>
       </c>
       <c r="G91">
         <v>142.0</v>
       </c>
       <c r="H91">
         <v>142.0</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>13</v>
       </c>
       <c r="B92" t="s">
         <v>14</v>
       </c>
       <c r="C92" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D92">
         <v>2005</v>
       </c>
       <c r="E92" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F92" t="s">
         <v>17</v>
       </c>
       <c r="G92">
         <v>142.0</v>
       </c>
       <c r="H92">
         <v>142.0</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B93" t="s">
         <v>14</v>
       </c>
       <c r="C93" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D93">
         <v>1996</v>
       </c>
       <c r="E93" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F93" t="s">
         <v>17</v>
       </c>
       <c r="G93">
         <v>142.0</v>
       </c>
       <c r="H93">
         <v>142.0</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B94" t="s">
         <v>14</v>
       </c>
       <c r="C94" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D94">
         <v>1949</v>
       </c>
       <c r="E94" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F94" t="s">
         <v>17</v>
       </c>
       <c r="G94">
         <v>142.0</v>
       </c>
       <c r="H94">
         <v>142.0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>13</v>
       </c>
       <c r="B95" t="s">
         <v>14</v>
       </c>
       <c r="C95" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D95">
         <v>2017</v>
       </c>
       <c r="E95" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F95" t="s">
         <v>17</v>
       </c>
       <c r="G95">
         <v>142.0</v>
       </c>
       <c r="H95">
         <v>142.0</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B96" t="s">
         <v>14</v>
       </c>
       <c r="C96" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D96">
         <v>1951</v>
       </c>
       <c r="E96" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F96" t="s">
         <v>17</v>
       </c>
       <c r="G96">
         <v>142.0</v>
       </c>
       <c r="H96">
         <v>142.0</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>13</v>
       </c>
       <c r="B97" t="s">
         <v>14</v>
       </c>
       <c r="C97" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D97">
         <v>1990</v>
       </c>
       <c r="E97" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F97" t="s">
         <v>17</v>
       </c>
       <c r="G97">
         <v>142.0</v>
       </c>
       <c r="H97">
         <v>142.0</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B98" t="s">
         <v>14</v>
       </c>
       <c r="C98" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D98">
         <v>1953</v>
       </c>
       <c r="E98" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F98" t="s">
         <v>17</v>
       </c>
       <c r="G98">
         <v>142.0</v>
       </c>
       <c r="H98">
         <v>142.0</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B99" t="s">
         <v>14</v>
       </c>
       <c r="C99" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D99">
         <v>2001</v>
       </c>
       <c r="E99" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F99" t="s">
         <v>17</v>
       </c>
       <c r="G99">
         <v>142.0</v>
       </c>
       <c r="H99">
         <v>142.0</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B100" t="s">
         <v>14</v>
       </c>
       <c r="C100" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D100">
         <v>1996</v>
       </c>
       <c r="E100" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F100" t="s">
         <v>17</v>
       </c>
       <c r="G100">
         <v>142.0</v>
       </c>
       <c r="H100">
         <v>142.0</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B101" t="s">
         <v>14</v>
       </c>
       <c r="C101" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D101">
         <v>1989</v>
       </c>
       <c r="E101" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F101" t="s">
         <v>17</v>
       </c>
       <c r="G101">
         <v>142.0</v>
       </c>
       <c r="H101">
         <v>142.0</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>218</v>
+        <v>146</v>
       </c>
       <c r="B102" t="s">
         <v>14</v>
       </c>
       <c r="C102" t="s">
         <v>219</v>
       </c>
       <c r="D102">
         <v>1998</v>
       </c>
       <c r="E102" t="s">
         <v>220</v>
       </c>
       <c r="F102" t="s">
         <v>17</v>
       </c>
       <c r="G102">
         <v>142.0</v>
       </c>
       <c r="H102">
         <v>142.0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B103" t="s">
         <v>14</v>
       </c>
       <c r="C103" t="s">
         <v>221</v>
       </c>
       <c r="D103">
         <v>2012</v>
       </c>
       <c r="E103" t="s">
         <v>222</v>
       </c>
       <c r="F103" t="s">
         <v>17</v>
       </c>
       <c r="G103">
         <v>142.0</v>
       </c>
       <c r="H103">
         <v>142.0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
@@ -3832,103 +3832,103 @@
       </c>
       <c r="B104" t="s">
         <v>14</v>
       </c>
       <c r="C104" t="s">
         <v>223</v>
       </c>
       <c r="D104">
         <v>2012</v>
       </c>
       <c r="E104" t="s">
         <v>224</v>
       </c>
       <c r="F104" t="s">
         <v>17</v>
       </c>
       <c r="G104">
         <v>142.0</v>
       </c>
       <c r="H104">
         <v>142.0</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B105" t="s">
         <v>14</v>
       </c>
       <c r="C105" t="s">
         <v>225</v>
       </c>
       <c r="D105">
         <v>1954</v>
       </c>
       <c r="E105" t="s">
         <v>226</v>
       </c>
       <c r="F105" t="s">
         <v>17</v>
       </c>
       <c r="G105">
         <v>142.0</v>
       </c>
       <c r="H105">
         <v>142.0</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B106" t="s">
         <v>14</v>
       </c>
       <c r="C106" t="s">
         <v>227</v>
       </c>
       <c r="D106">
         <v>2006</v>
       </c>
       <c r="E106" t="s">
         <v>228</v>
       </c>
       <c r="F106" t="s">
         <v>17</v>
       </c>
       <c r="G106">
         <v>142.0</v>
       </c>
       <c r="H106">
         <v>142.0</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B107" t="s">
         <v>14</v>
       </c>
       <c r="C107" t="s">
         <v>229</v>
       </c>
       <c r="D107">
         <v>1949</v>
       </c>
       <c r="E107" t="s">
         <v>230</v>
       </c>
       <c r="F107" t="s">
         <v>17</v>
       </c>
       <c r="G107">
         <v>142.0</v>
       </c>
       <c r="H107">
         <v>142.0</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
@@ -3936,155 +3936,155 @@
       </c>
       <c r="B108" t="s">
         <v>14</v>
       </c>
       <c r="C108" t="s">
         <v>231</v>
       </c>
       <c r="D108">
         <v>1997</v>
       </c>
       <c r="E108" t="s">
         <v>232</v>
       </c>
       <c r="F108" t="s">
         <v>17</v>
       </c>
       <c r="G108">
         <v>134.0</v>
       </c>
       <c r="H108">
         <v>134.0</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B109" t="s">
         <v>14</v>
       </c>
       <c r="C109" t="s">
         <v>233</v>
       </c>
       <c r="D109">
         <v>1969</v>
       </c>
       <c r="E109" t="s">
         <v>234</v>
       </c>
       <c r="F109" t="s">
         <v>17</v>
       </c>
       <c r="G109">
         <v>142.0</v>
       </c>
       <c r="H109">
         <v>142.0</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B110" t="s">
         <v>14</v>
       </c>
       <c r="C110" t="s">
         <v>235</v>
       </c>
       <c r="D110">
         <v>2008</v>
       </c>
       <c r="E110" t="s">
         <v>236</v>
       </c>
       <c r="F110" t="s">
         <v>17</v>
       </c>
       <c r="G110">
         <v>142.0</v>
       </c>
       <c r="H110">
         <v>142.0</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B111" t="s">
         <v>14</v>
       </c>
       <c r="C111" t="s">
         <v>237</v>
       </c>
       <c r="D111">
         <v>1959</v>
       </c>
       <c r="E111" t="s">
         <v>238</v>
       </c>
       <c r="F111" t="s">
         <v>17</v>
       </c>
       <c r="G111">
         <v>142.0</v>
       </c>
       <c r="H111">
         <v>142.0</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B112" t="s">
         <v>14</v>
       </c>
       <c r="C112" t="s">
         <v>239</v>
       </c>
       <c r="D112">
         <v>1979</v>
       </c>
       <c r="E112" t="s">
         <v>240</v>
       </c>
       <c r="F112" t="s">
         <v>17</v>
       </c>
       <c r="G112">
         <v>142.0</v>
       </c>
       <c r="H112">
         <v>142.0</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B113" t="s">
         <v>14</v>
       </c>
       <c r="C113" t="s">
         <v>241</v>
       </c>
       <c r="D113">
         <v>2006</v>
       </c>
       <c r="E113" t="s">
         <v>242</v>
       </c>
       <c r="F113" t="s">
         <v>17</v>
       </c>
       <c r="G113">
         <v>142.0</v>
       </c>
       <c r="H113">
         <v>142.0</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
@@ -4118,77 +4118,77 @@
       </c>
       <c r="B115" t="s">
         <v>14</v>
       </c>
       <c r="C115" t="s">
         <v>245</v>
       </c>
       <c r="D115">
         <v>2008</v>
       </c>
       <c r="E115" t="s">
         <v>246</v>
       </c>
       <c r="F115" t="s">
         <v>17</v>
       </c>
       <c r="G115">
         <v>142.0</v>
       </c>
       <c r="H115">
         <v>142.0</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B116" t="s">
         <v>14</v>
       </c>
       <c r="C116" t="s">
         <v>247</v>
       </c>
       <c r="D116">
         <v>1950</v>
       </c>
       <c r="E116" t="s">
         <v>248</v>
       </c>
       <c r="F116" t="s">
         <v>17</v>
       </c>
       <c r="G116">
         <v>142.0</v>
       </c>
       <c r="H116">
         <v>142.0</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B117" t="s">
         <v>14</v>
       </c>
       <c r="C117" t="s">
         <v>249</v>
       </c>
       <c r="D117">
         <v>1957</v>
       </c>
       <c r="E117" t="s">
         <v>250</v>
       </c>
       <c r="F117" t="s">
         <v>17</v>
       </c>
       <c r="G117">
         <v>142.0</v>
       </c>
       <c r="H117">
         <v>142.0</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">