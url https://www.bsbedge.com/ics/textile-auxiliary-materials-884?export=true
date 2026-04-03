--- v3 (2026-02-17)
+++ v4 (2026-04-03)
@@ -2138,51 +2138,51 @@
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>119</v>
       </c>
       <c r="D52">
         <v>1997</v>
       </c>
       <c r="E52" t="s">
         <v>120</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52">
         <v>142.0</v>
       </c>
       <c r="H52">
         <v>142.0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>121</v>
       </c>
       <c r="D53">
         <v>2008</v>
       </c>
       <c r="E53" t="s">
         <v>122</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53">
         <v>166.0</v>
       </c>
       <c r="H53">
         <v>166.0</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">