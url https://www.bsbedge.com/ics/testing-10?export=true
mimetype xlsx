--- v3 (2026-02-23)
+++ v4 (2026-04-09)
@@ -353,57 +353,57 @@
   <si>
     <t>Revision Underway</t>
   </si>
   <si>
     <t>BS EN 1330-9:2017 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Non-destructive testing. Terminology - Terms used in acoustic emission testing</t>
   </si>
   <si>
     <t>Under Review</t>
   </si>
   <si>
     <t>BS EN ISO 23243:2020</t>
   </si>
   <si>
     <t>Non-destructive testing. Ultrasonic testing with arrays. Vocabulary</t>
   </si>
   <si>
     <t>BS ISO 26824:2022</t>
   </si>
   <si>
     <t>Particle characterization of particulate systems. Vocabulary</t>
   </si>
   <si>
+    <t>BS EN ISO 12718:2019</t>
+  </si>
+  <si>
+    <t>Non-destructive testing. Eddy current testing. Vocabulary</t>
+  </si>
+  <si>
     <t>Confirmed</t>
-  </si>
-[...4 lines deleted...]
-    <t>Non-destructive testing. Eddy current testing. Vocabulary</t>
   </si>
   <si>
     <t>BS EN 12519:2018</t>
   </si>
   <si>
     <t>Windows and pedestrian doors. Terminology</t>
   </si>
   <si>
     <t>BS ISO 17822:2020</t>
   </si>
   <si>
     <t>In vitro diagnostic test systems. Nucleic acid amplification-based examination procedures for detection and identification of microbial pathogens. Laboratory quality practice guide</t>
   </si>
   <si>
     <t>BS ISO 26824:2022 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Particle characterization of particulate systems. Vocabulary</t>
   </si>
   <si>
     <t>BS EN 1330-3:1997</t>
   </si>
   <si>
     <t>Non-destructive testing. Terminology - Terms used in industrial radiographic testing</t>
   </si>
@@ -2083,77 +2083,77 @@
       </c>
       <c r="B47" t="s">
         <v>14</v>
       </c>
       <c r="C47" t="s">
         <v>111</v>
       </c>
       <c r="D47">
         <v>2022</v>
       </c>
       <c r="E47" t="s">
         <v>112</v>
       </c>
       <c r="F47" t="s">
         <v>17</v>
       </c>
       <c r="G47">
         <v>322.0</v>
       </c>
       <c r="H47">
         <v>322.0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="D48">
         <v>2019</v>
       </c>
       <c r="E48" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F48" t="s">
         <v>17</v>
       </c>
       <c r="G48">
         <v>306.0</v>
       </c>
       <c r="H48">
         <v>306.0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B49" t="s">
         <v>14</v>
       </c>
       <c r="C49" t="s">
         <v>116</v>
       </c>
       <c r="D49">
         <v>2018</v>
       </c>
       <c r="E49" t="s">
         <v>117</v>
       </c>
       <c r="F49" t="s">
         <v>17</v>
       </c>
       <c r="G49">
         <v>348.0</v>
       </c>
       <c r="H49">
         <v>348.0</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
@@ -2317,51 +2317,51 @@
       </c>
       <c r="B56" t="s">
         <v>14</v>
       </c>
       <c r="C56" t="s">
         <v>130</v>
       </c>
       <c r="D56">
         <v>2016</v>
       </c>
       <c r="E56" t="s">
         <v>131</v>
       </c>
       <c r="F56" t="s">
         <v>17</v>
       </c>
       <c r="G56">
         <v>142.0</v>
       </c>
       <c r="H56">
         <v>142.0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B57" t="s">
         <v>14</v>
       </c>
       <c r="C57" t="s">
         <v>132</v>
       </c>
       <c r="D57">
         <v>1993</v>
       </c>
       <c r="E57" t="s">
         <v>133</v>
       </c>
       <c r="F57" t="s">
         <v>17</v>
       </c>
       <c r="G57">
         <v>142.0</v>
       </c>
       <c r="H57">
         <v>142.0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
@@ -2421,51 +2421,51 @@
       </c>
       <c r="B60" t="s">
         <v>14</v>
       </c>
       <c r="C60" t="s">
         <v>138</v>
       </c>
       <c r="D60">
         <v>2016</v>
       </c>
       <c r="E60" t="s">
         <v>139</v>
       </c>
       <c r="F60" t="s">
         <v>17</v>
       </c>
       <c r="G60">
         <v>142.0</v>
       </c>
       <c r="H60">
         <v>142.0</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B61" t="s">
         <v>14</v>
       </c>
       <c r="C61" t="s">
         <v>140</v>
       </c>
       <c r="D61">
         <v>2013</v>
       </c>
       <c r="E61" t="s">
         <v>141</v>
       </c>
       <c r="F61" t="s">
         <v>17</v>
       </c>
       <c r="G61">
         <v>232.0</v>
       </c>
       <c r="H61">
         <v>232.0</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
@@ -2577,51 +2577,51 @@
       </c>
       <c r="B66" t="s">
         <v>14</v>
       </c>
       <c r="C66" t="s">
         <v>150</v>
       </c>
       <c r="D66">
         <v>2017</v>
       </c>
       <c r="E66" t="s">
         <v>151</v>
       </c>
       <c r="F66" t="s">
         <v>17</v>
       </c>
       <c r="G66">
         <v>166.0</v>
       </c>
       <c r="H66">
         <v>166.0</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B67" t="s">
         <v>14</v>
       </c>
       <c r="C67" t="s">
         <v>152</v>
       </c>
       <c r="D67">
         <v>1991</v>
       </c>
       <c r="E67" t="s">
         <v>153</v>
       </c>
       <c r="F67" t="s">
         <v>17</v>
       </c>
       <c r="G67">
         <v>166.0</v>
       </c>
       <c r="H67">
         <v>166.0</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">