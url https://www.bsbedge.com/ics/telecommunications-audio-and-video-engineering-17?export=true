--- v2 (2026-02-15)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -578,57 +578,60 @@
   <si>
     <t>18/30383862 DC</t>
   </si>
   <si>
     <t>BS IEC 60050-826. International Electrotechnical Vocabulary - Part 826. Electrical installations</t>
   </si>
   <si>
     <t>BS IEC 60870-1-3:1997</t>
   </si>
   <si>
     <t>Telecontrol equipment and systems. General considerations - Glossary</t>
   </si>
   <si>
     <t>DD IEC/TS 62538:2009</t>
   </si>
   <si>
     <t>Categorization of optical devices</t>
   </si>
   <si>
     <t>BS EN 62261-1:2006</t>
   </si>
   <si>
     <t>Television metadata - Metadata dictionary structure</t>
   </si>
   <si>
+    <t>Under Review</t>
+  </si>
+  <si>
+    <t>BS 6513-1:1984</t>
+  </si>
+  <si>
+    <t>Wideband cabled distribution systems - Glossary of terms</t>
+  </si>
+  <si>
     <t>Confirmed</t>
-  </si>
-[...4 lines deleted...]
-    <t>Wideband cabled distribution systems - Glossary of terms</t>
   </si>
   <si>
     <t>BS 4727-3:Group 13:1992</t>
   </si>
   <si>
     <t>Glossary of electrotechnical, power, telecommunication, electronics, lighting and colour terms. Terms particular to telecommunications and electronics - Optical fibre communication</t>
   </si>
   <si>
     <t>BS ISO 11843-1:1997</t>
   </si>
   <si>
     <t>Capability of detection - Terms and definitions</t>
   </si>
   <si>
     <t>BS EN 61120-4:1993</t>
   </si>
   <si>
     <t>Digital audio tape recorder reel to reel system, using 6,3 mm magnetic tape for professional use - Magnetic tape properties: definitions and methods of measurement</t>
   </si>
   <si>
     <t>BS 4727-3:Group 02:1993</t>
   </si>
   <si>
     <t>Glossary of electrotechnical, power, telecommunication, electronics, lighting and colour terms. Terms particular to telecommunications and electronics - Telephony</t>
   </si>
@@ -3307,609 +3310,609 @@
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>189</v>
       </c>
       <c r="D86">
         <v>1984</v>
       </c>
       <c r="E86" t="s">
         <v>190</v>
       </c>
       <c r="F86" t="s">
         <v>12</v>
       </c>
       <c r="G86">
         <v>142.0</v>
       </c>
       <c r="H86">
         <v>142.0</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D87">
         <v>1992</v>
       </c>
       <c r="E87" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F87" t="s">
         <v>12</v>
       </c>
       <c r="G87">
         <v>348.0</v>
       </c>
       <c r="H87">
         <v>348.0</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>8</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D88">
         <v>1997</v>
       </c>
       <c r="E88" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F88" t="s">
         <v>12</v>
       </c>
       <c r="G88">
         <v>166.0</v>
       </c>
       <c r="H88">
         <v>166.0</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>8</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D89">
         <v>1993</v>
       </c>
       <c r="E89" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F89" t="s">
         <v>12</v>
       </c>
       <c r="G89">
         <v>166.0</v>
       </c>
       <c r="H89">
         <v>166.0</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D90">
         <v>1993</v>
       </c>
       <c r="E90" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F90" t="s">
         <v>12</v>
       </c>
       <c r="G90">
         <v>348.0</v>
       </c>
       <c r="H90">
         <v>348.0</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D91">
         <v>1996</v>
       </c>
       <c r="E91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F91" t="s">
         <v>12</v>
       </c>
       <c r="G91">
         <v>348.0</v>
       </c>
       <c r="H91">
         <v>348.0</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>8</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D92">
         <v>2011</v>
       </c>
       <c r="E92" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F92" t="s">
         <v>12</v>
       </c>
       <c r="G92">
         <v>322.0</v>
       </c>
       <c r="H92">
         <v>322.0</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D93">
         <v>1995</v>
       </c>
       <c r="E93" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F93" t="s">
         <v>12</v>
       </c>
       <c r="G93">
         <v>348.0</v>
       </c>
       <c r="H93">
         <v>348.0</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D94">
         <v>1992</v>
       </c>
       <c r="E94" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F94" t="s">
         <v>12</v>
       </c>
       <c r="G94">
         <v>348.0</v>
       </c>
       <c r="H94">
         <v>348.0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>8</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D95">
         <v>1997</v>
       </c>
       <c r="E95" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F95" t="s">
         <v>12</v>
       </c>
       <c r="G95">
         <v>348.0</v>
       </c>
       <c r="H95">
         <v>348.0</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D96">
         <v>1991</v>
       </c>
       <c r="E96" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F96" t="s">
         <v>12</v>
       </c>
       <c r="G96">
         <v>348.0</v>
       </c>
       <c r="H96">
         <v>348.0</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>8</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D97">
         <v>1998</v>
       </c>
       <c r="E97" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F97" t="s">
         <v>12</v>
       </c>
       <c r="G97">
         <v>322.0</v>
       </c>
       <c r="H97">
         <v>322.0</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D98">
         <v>1994</v>
       </c>
       <c r="E98" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F98" t="s">
         <v>12</v>
       </c>
       <c r="G98">
         <v>348.0</v>
       </c>
       <c r="H98">
         <v>348.0</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>8</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D99">
         <v>2008</v>
       </c>
       <c r="E99" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F99" t="s">
         <v>12</v>
       </c>
       <c r="G99">
         <v>322.0</v>
       </c>
       <c r="H99">
         <v>322.0</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>188</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D100">
         <v>1990</v>
       </c>
       <c r="E100" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F100" t="s">
         <v>12</v>
       </c>
       <c r="G100">
         <v>166.0</v>
       </c>
       <c r="H100">
         <v>166.0</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D101">
         <v>2004</v>
       </c>
       <c r="E101" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F101" t="s">
         <v>12</v>
       </c>
       <c r="G101">
         <v>232.0</v>
       </c>
       <c r="H101">
         <v>232.0</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D102">
         <v>1991</v>
       </c>
       <c r="E102" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F102" t="s">
         <v>12</v>
       </c>
       <c r="G102">
         <v>322.0</v>
       </c>
       <c r="H102">
         <v>322.0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D103">
         <v>1993</v>
       </c>
       <c r="E103" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F103" t="s">
         <v>12</v>
       </c>
       <c r="G103">
-        <v>166.0</v>
+        <v>232.0</v>
       </c>
       <c r="H103">
-        <v>166.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>8</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D104">
         <v>2006</v>
       </c>
       <c r="E104" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F104" t="s">
         <v>12</v>
       </c>
       <c r="G104">
         <v>142.0</v>
       </c>
       <c r="H104">
         <v>142.0</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D105">
         <v>1998</v>
       </c>
       <c r="E105" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F105" t="s">
         <v>12</v>
       </c>
       <c r="G105">
         <v>348.0</v>
       </c>
       <c r="H105">
         <v>348.0</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D106">
         <v>1992</v>
       </c>
       <c r="E106" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F106" t="s">
         <v>12</v>
       </c>
       <c r="G106">
         <v>348.0</v>
       </c>
       <c r="H106">
         <v>348.0</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>8</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D107">
         <v>1996</v>
       </c>
       <c r="E107" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F107" t="s">
         <v>12</v>
       </c>
       <c r="G107">
         <v>348.0</v>
       </c>
       <c r="H107">
         <v>348.0</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D108">
         <v>1971</v>
       </c>
       <c r="E108" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F108" t="s">
         <v>12</v>
       </c>
       <c r="G108">
         <v>272.0</v>
       </c>
       <c r="H108">
         <v>272.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>