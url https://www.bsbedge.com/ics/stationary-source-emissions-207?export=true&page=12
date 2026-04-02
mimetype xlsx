--- v1 (2026-02-16)
+++ v2 (2026-04-02)
@@ -13677,77 +13677,77 @@
       </c>
       <c r="B396" t="s">
         <v>26</v>
       </c>
       <c r="C396" t="s">
         <v>812</v>
       </c>
       <c r="D396">
         <v>2006</v>
       </c>
       <c r="E396" t="s">
         <v>813</v>
       </c>
       <c r="F396" t="s">
         <v>29</v>
       </c>
       <c r="G396">
         <v>272.0</v>
       </c>
       <c r="H396">
         <v>272.0</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>751</v>
+        <v>126</v>
       </c>
       <c r="B397" t="s">
         <v>26</v>
       </c>
       <c r="C397" t="s">
         <v>814</v>
       </c>
       <c r="D397">
         <v>2012</v>
       </c>
       <c r="E397" t="s">
         <v>815</v>
       </c>
       <c r="F397" t="s">
         <v>29</v>
       </c>
       <c r="G397">
         <v>166.0</v>
       </c>
       <c r="H397">
         <v>166.0</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>126</v>
+        <v>751</v>
       </c>
       <c r="B398" t="s">
         <v>26</v>
       </c>
       <c r="C398" t="s">
         <v>816</v>
       </c>
       <c r="D398">
         <v>2012</v>
       </c>
       <c r="E398" t="s">
         <v>817</v>
       </c>
       <c r="F398" t="s">
         <v>29</v>
       </c>
       <c r="G398">
         <v>272.0</v>
       </c>
       <c r="H398">
         <v>272.0</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
@@ -14301,77 +14301,77 @@
       </c>
       <c r="B420" t="s">
         <v>26</v>
       </c>
       <c r="C420" t="s">
         <v>860</v>
       </c>
       <c r="D420">
         <v>2013</v>
       </c>
       <c r="E420" t="s">
         <v>861</v>
       </c>
       <c r="F420" t="s">
         <v>29</v>
       </c>
       <c r="G420">
         <v>348.0</v>
       </c>
       <c r="H420">
         <v>348.0</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>751</v>
+        <v>126</v>
       </c>
       <c r="B421" t="s">
         <v>26</v>
       </c>
       <c r="C421" t="s">
         <v>862</v>
       </c>
       <c r="D421">
         <v>2003</v>
       </c>
       <c r="E421" t="s">
         <v>863</v>
       </c>
       <c r="F421" t="s">
         <v>29</v>
       </c>
       <c r="G421">
-        <v>258.0</v>
+        <v>272.0</v>
       </c>
       <c r="H421">
-        <v>258.0</v>
+        <v>272.0</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>751</v>
+        <v>126</v>
       </c>
       <c r="B422" t="s">
         <v>26</v>
       </c>
       <c r="C422" t="s">
         <v>864</v>
       </c>
       <c r="D422">
         <v>2013</v>
       </c>
       <c r="E422" t="s">
         <v>865</v>
       </c>
       <c r="F422" t="s">
         <v>29</v>
       </c>
       <c r="G422">
         <v>306.0</v>
       </c>
       <c r="H422">
         <v>306.0</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
@@ -14613,72 +14613,72 @@
       </c>
       <c r="B432" t="s">
         <v>26</v>
       </c>
       <c r="C432" t="s">
         <v>885</v>
       </c>
       <c r="D432">
         <v>2014</v>
       </c>
       <c r="E432" t="s">
         <v>886</v>
       </c>
       <c r="F432" t="s">
         <v>29</v>
       </c>
       <c r="G432">
         <v>306.0</v>
       </c>
       <c r="H432">
         <v>306.0</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>751</v>
+        <v>126</v>
       </c>
       <c r="B433" t="s">
         <v>26</v>
       </c>
       <c r="C433" t="s">
         <v>887</v>
       </c>
       <c r="D433">
         <v>2003</v>
       </c>
       <c r="E433" t="s">
         <v>888</v>
       </c>
       <c r="F433" t="s">
         <v>29</v>
       </c>
       <c r="G433">
-        <v>220.0</v>
+        <v>232.0</v>
       </c>
       <c r="H433">
-        <v>220.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
         <v>126</v>
       </c>
       <c r="B434" t="s">
         <v>26</v>
       </c>
       <c r="C434" t="s">
         <v>889</v>
       </c>
       <c r="D434">
         <v>1998</v>
       </c>
       <c r="E434" t="s">
         <v>890</v>
       </c>
       <c r="F434" t="s">
         <v>29</v>
       </c>
       <c r="G434">
         <v>142.0</v>
       </c>
       <c r="H434">
@@ -15003,69 +15003,66 @@
       </c>
       <c r="B447" t="s">
         <v>26</v>
       </c>
       <c r="C447" t="s">
         <v>915</v>
       </c>
       <c r="D447">
         <v>1998</v>
       </c>
       <c r="E447" t="s">
         <v>916</v>
       </c>
       <c r="F447" t="s">
         <v>29</v>
       </c>
       <c r="G447">
         <v>142.0</v>
       </c>
       <c r="H447">
         <v>142.0</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>126</v>
+        <v>751</v>
       </c>
       <c r="B448" t="s">
         <v>26</v>
       </c>
       <c r="C448" t="s">
         <v>917</v>
       </c>
       <c r="D448">
         <v>1957</v>
       </c>
       <c r="E448" t="s">
         <v>918</v>
       </c>
       <c r="F448" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>66.0</v>
       </c>
       <c r="H448">
         <v>66.0</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
         <v>126</v>
       </c>
       <c r="B449" t="s">
         <v>26</v>
       </c>
       <c r="C449" t="s">
         <v>919</v>
       </c>
       <c r="D449">
         <v>2001</v>
       </c>
       <c r="E449" t="s">
         <v>920</v>
       </c>
       <c r="F449" t="s">
         <v>29</v>
       </c>
       <c r="G449">
@@ -15237,51 +15234,51 @@
       </c>
       <c r="B456" t="s">
         <v>26</v>
       </c>
       <c r="C456" t="s">
         <v>933</v>
       </c>
       <c r="D456">
         <v>2014</v>
       </c>
       <c r="E456" t="s">
         <v>934</v>
       </c>
       <c r="F456" t="s">
         <v>29</v>
       </c>
       <c r="G456">
         <v>272.0</v>
       </c>
       <c r="H456">
         <v>272.0</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>751</v>
+        <v>126</v>
       </c>
       <c r="B457" t="s">
         <v>26</v>
       </c>
       <c r="C457" t="s">
         <v>935</v>
       </c>
       <c r="D457">
         <v>2012</v>
       </c>
       <c r="E457" t="s">
         <v>936</v>
       </c>
       <c r="F457" t="s">
         <v>29</v>
       </c>
       <c r="G457">
         <v>272.0</v>
       </c>
       <c r="H457">
         <v>272.0</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
@@ -15471,69 +15468,66 @@
       </c>
       <c r="B465" t="s">
         <v>26</v>
       </c>
       <c r="C465" t="s">
         <v>951</v>
       </c>
       <c r="D465">
         <v>2013</v>
       </c>
       <c r="E465" t="s">
         <v>952</v>
       </c>
       <c r="F465" t="s">
         <v>29</v>
       </c>
       <c r="G465">
         <v>348.0</v>
       </c>
       <c r="H465">
         <v>348.0</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>126</v>
+        <v>751</v>
       </c>
       <c r="B466" t="s">
         <v>26</v>
       </c>
       <c r="C466" t="s">
         <v>953</v>
       </c>
       <c r="D466">
         <v>1960</v>
       </c>
       <c r="E466" t="s">
         <v>954</v>
       </c>
       <c r="F466" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>34.0</v>
       </c>
       <c r="H466">
         <v>34.0</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
         <v>126</v>
       </c>
       <c r="B467" t="s">
         <v>26</v>
       </c>
       <c r="C467" t="s">
         <v>955</v>
       </c>
       <c r="D467">
         <v>1998</v>
       </c>
       <c r="E467" t="s">
         <v>956</v>
       </c>
       <c r="F467" t="s">
         <v>29</v>
       </c>
       <c r="G467">
@@ -15627,51 +15621,51 @@
       </c>
       <c r="B471" t="s">
         <v>26</v>
       </c>
       <c r="C471" t="s">
         <v>963</v>
       </c>
       <c r="D471">
         <v>2017</v>
       </c>
       <c r="E471" t="s">
         <v>964</v>
       </c>
       <c r="F471" t="s">
         <v>29</v>
       </c>
       <c r="G471">
         <v>306.0</v>
       </c>
       <c r="H471">
         <v>306.0</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>25</v>
+        <v>751</v>
       </c>
       <c r="B472" t="s">
         <v>26</v>
       </c>
       <c r="C472" t="s">
         <v>965</v>
       </c>
       <c r="D472">
         <v>2005</v>
       </c>
       <c r="E472" t="s">
         <v>966</v>
       </c>
       <c r="F472" t="s">
         <v>29</v>
       </c>
       <c r="G472">
         <v>272.0</v>
       </c>
       <c r="H472">
         <v>272.0</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">