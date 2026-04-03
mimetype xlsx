--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -209,53 +209,50 @@
   <si>
     <t>Bio-based solvents - Requirements and test methods</t>
   </si>
   <si>
     <t>DIN 51405 : 2004</t>
   </si>
   <si>
     <t>General principles governing the gas chromatographic analysis of petroleum products and related liquids and solvents used in paints an varnishes</t>
   </si>
   <si>
     <t>22/30452633 DC</t>
   </si>
   <si>
     <t>BS ISO 4626. Volatile organic liquids. Determination of boiling range of organic solvents used as raw materials</t>
   </si>
   <si>
     <t>Under Review</t>
   </si>
   <si>
     <t>BS EN 16766:2017 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Bio-based solvents. Requirements and test methods</t>
   </si>
   <si>
-    <t>Confirmed</t>
-[...1 lines deleted...]
-  <si>
     <t>BS 3761:1995</t>
   </si>
   <si>
     <t>Specification for solvent-based paint remover</t>
   </si>
   <si>
     <t>BS 245:1976</t>
   </si>
   <si>
     <t>Specification for mineral solvents (white spirit and related hydrocarbon solvents) for paints and other purposes</t>
   </si>
   <si>
     <t>BS EN 16766:2017</t>
   </si>
   <si>
     <t>Bio-based solvents. Requirements and test methods</t>
   </si>
   <si>
     <t>ASTM D1296 : 23</t>
   </si>
   <si>
     <t>Standard Test Method for  Odor of Volatile Solvents and Diluents</t>
   </si>
   <si>
     <t>ASTM D8496 : 23</t>
@@ -336,56 +333,50 @@
     <t>Standard Practice for Preparing Drawdowns of Artists’ Paste Paints</t>
   </si>
   <si>
     <t>ASTM D2917 : 07(2021)</t>
   </si>
   <si>
     <t>Standard Specification for Methyl Isoamyl Ketone</t>
   </si>
   <si>
     <t>ASTM D2634 : 07(2021)</t>
   </si>
   <si>
     <t>Standard Specification for Methyl Amyl Acetate (95 % Grade)</t>
   </si>
   <si>
     <t>ASTM D1353 : 13(2021)</t>
   </si>
   <si>
     <t>Standard Test Method for Nonvolatile Matter in Volatile Solvents for Use in Paint, Varnish,       Lacquer, and Related Products</t>
   </si>
   <si>
     <t>ASTM D1310 : 14(2021)</t>
   </si>
   <si>
     <t>Standard Test Method for Flash Point and Fire Point of Liquids by Tag Open-Cup Apparatus</t>
-  </si>
-[...4 lines deleted...]
-    <t>Standard Specification for  Diethylene Glycol&lt;sup&gt;,&lt;/sup&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -689,51 +680,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H44"/>
+  <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1271,618 +1262,592 @@
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22" t="s">
         <v>63</v>
       </c>
       <c r="D22">
         <v>2017</v>
       </c>
       <c r="E22" t="s">
         <v>64</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
       <c r="G22">
         <v>326.0</v>
       </c>
       <c r="H22">
         <v>326.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D23">
         <v>1995</v>
       </c>
       <c r="E23" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
       <c r="G23">
         <v>166.0</v>
       </c>
       <c r="H23">
         <v>166.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D24">
         <v>1976</v>
       </c>
       <c r="E24" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F24" t="s">
         <v>26</v>
       </c>
       <c r="G24">
         <v>142.0</v>
       </c>
       <c r="H24">
         <v>142.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>62</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D25">
         <v>2017</v>
       </c>
       <c r="E25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F25" t="s">
         <v>26</v>
       </c>
       <c r="G25">
         <v>232.0</v>
       </c>
       <c r="H25">
         <v>232.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D26">
         <v>2023</v>
       </c>
       <c r="E26" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26">
         <v>64.0</v>
       </c>
       <c r="H26">
         <v>64.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D27">
         <v>2023</v>
       </c>
       <c r="E27" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27">
         <v>64.0</v>
       </c>
       <c r="H27">
         <v>64.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D28">
         <v>2012</v>
       </c>
       <c r="E28" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="G28">
         <v>64.0</v>
       </c>
       <c r="H28">
         <v>64.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D29">
         <v>2002</v>
       </c>
       <c r="E29" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
       <c r="G29">
         <v>64.0</v>
       </c>
       <c r="H29">
         <v>64.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D30">
         <v>2013</v>
       </c>
       <c r="E30" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
       <c r="G30">
         <v>64.0</v>
       </c>
       <c r="H30">
         <v>64.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D31">
         <v>2005</v>
       </c>
       <c r="E31" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F31" t="s">
         <v>12</v>
       </c>
       <c r="G31">
         <v>72.0</v>
       </c>
       <c r="H31">
         <v>72.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D32">
         <v>2022</v>
       </c>
       <c r="E32" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="G32">
         <v>72.0</v>
       </c>
       <c r="H32">
         <v>72.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D33">
         <v>2022</v>
       </c>
       <c r="E33" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
       <c r="G33">
         <v>64.0</v>
       </c>
       <c r="H33">
         <v>64.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D34">
         <v>2022</v>
       </c>
       <c r="E34" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
       <c r="G34">
         <v>80.0</v>
       </c>
       <c r="H34">
         <v>80.0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D35">
         <v>2022</v>
       </c>
       <c r="E35" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
       <c r="G35">
         <v>72.0</v>
       </c>
       <c r="H35">
         <v>72.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D36">
         <v>2022</v>
       </c>
       <c r="E36" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F36" t="s">
         <v>12</v>
       </c>
       <c r="G36">
         <v>64.0</v>
       </c>
       <c r="H36">
         <v>64.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D37">
         <v>2022</v>
       </c>
       <c r="E37" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
       <c r="G37">
         <v>64.0</v>
       </c>
       <c r="H37">
         <v>64.0</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D38">
         <v>2022</v>
       </c>
       <c r="E38" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
       <c r="G38">
         <v>64.0</v>
       </c>
       <c r="H38">
         <v>64.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>8</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D39">
         <v>2006</v>
       </c>
       <c r="E39" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
       </c>
       <c r="G39">
         <v>64.0</v>
       </c>
       <c r="H39">
         <v>64.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>8</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D40">
         <v>2007</v>
       </c>
       <c r="E40" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F40" t="s">
         <v>12</v>
       </c>
       <c r="G40">
         <v>64.0</v>
       </c>
       <c r="H40">
         <v>64.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>8</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D41">
         <v>2007</v>
       </c>
       <c r="E41" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F41" t="s">
         <v>12</v>
       </c>
       <c r="G41">
         <v>64.0</v>
       </c>
       <c r="H41">
         <v>64.0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>8</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D42">
         <v>2013</v>
       </c>
       <c r="E42" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
       <c r="G42">
         <v>64.0</v>
       </c>
       <c r="H42">
         <v>64.0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>8</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D43">
         <v>2014</v>
       </c>
       <c r="E43" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F43" t="s">
         <v>12</v>
       </c>
       <c r="G43">
         <v>72.0</v>
       </c>
       <c r="H43">
         <v>72.0</v>
-      </c>
-[...24 lines deleted...]
-        <v>64.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">