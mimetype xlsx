--- v3 (2026-03-31)
+++ v4 (2026-04-03)
@@ -4208,87 +4208,87 @@
   <si>
     <t>BS ISO/IEC/IEEE 15026-1:2019</t>
   </si>
   <si>
     <t>Systems and software engineering. Systems and software assurance - Concepts and vocabulary</t>
   </si>
   <si>
     <t>21/30440145 DC</t>
   </si>
   <si>
     <t>BS ENISO/IEC/IEEE 24748-9. Systems and software engineering. Life cycle management - Part 9. Application of system and software life cycle processes in epidemic prevention and control systems</t>
   </si>
   <si>
     <t>BS ISO/IEC 25030:2019 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Systems and software engineering. Systems and software quality requirements and evaluation (SQuaRE). Quality requirements framework</t>
   </si>
   <si>
     <t>23/30422329 DC</t>
   </si>
   <si>
     <t>BS ISO/IEC 24773-2. Software and systems engineering. Certification of software and systems engineering professionals - Part 2. Guidance regarding description of knowledge, skills, and competencies contained in schemes</t>
   </si>
   <si>
+    <t>Confirmed</t>
+  </si>
+  <si>
     <t>PD ISO/IEC TS 33061:2021</t>
   </si>
   <si>
     <t>Information technology. Process assessment. Process assessment model for software life cycle processes</t>
   </si>
   <si>
     <t>BS ISO/IEC/IEEE 90003:2018 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Software engineering. Guidelines for the application of ISO 9001:2015 to computer software</t>
   </si>
   <si>
     <t>BS ISO/IEC 26564:2022</t>
   </si>
   <si>
     <t>Software and systems engineering. Methods and tools for product line measurement</t>
   </si>
   <si>
     <t>BS ISO/IEC 23360-7-2:2021</t>
   </si>
   <si>
     <t>Linux Standard Base (LSB) - Core specification for S390 architecture</t>
   </si>
   <si>
     <t>BS ISO/IEC 15026-2:2022 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Systems and software engineering. Systems and software assurance - Assurance case</t>
   </si>
   <si>
     <t>BS ISO/IEC/IEEE 29119-2:2021</t>
   </si>
   <si>
     <t>Software and systems engineering. Software testing - Test processes</t>
-  </si>
-[...1 lines deleted...]
-    <t>Confirmed</t>
   </si>
   <si>
     <t>BS ISO/IEC 24570:2018 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Software engineering. NESMA functional size measurement method. Definitions and counting guidelines for the application of function point analysis</t>
   </si>
   <si>
     <t>BS ISO/IEC/IEEE 26515:2018 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Systems and software engineering. Developing information for users in an agile environment</t>
   </si>
   <si>
     <t>BS ISO/IEC 33020:2019</t>
   </si>
   <si>
     <t>Information technology. Process assessment. Process measurement framework for assessment of process capability</t>
   </si>
   <si>
     <t>BS ISO/IEC 29155-1:2017</t>
   </si>
   <si>
     <t>Systems and software engineering. Information technology project performance benchmarking framework - Concepts and definitions</t>
   </si>
@@ -11652,54 +11652,54 @@
       </c>
       <c r="H198">
         <v>0.0</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>37</v>
       </c>
       <c r="B199" t="s">
         <v>38</v>
       </c>
       <c r="C199" t="s">
         <v>394</v>
       </c>
       <c r="D199">
         <v>2024</v>
       </c>
       <c r="E199" t="s">
         <v>395</v>
       </c>
       <c r="F199" t="s">
         <v>41</v>
       </c>
       <c r="G199">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="H199">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>8</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>396</v>
       </c>
       <c r="D200">
         <v>5</v>
       </c>
       <c r="E200" t="s">
         <v>397</v>
       </c>
       <c r="F200" t="s">
         <v>12</v>
       </c>
       <c r="G200">
         <v>20.0</v>
       </c>
       <c r="H200">
@@ -27723,233 +27723,233 @@
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
         <v>1396</v>
       </c>
       <c r="D819">
         <v>2</v>
       </c>
       <c r="E819" t="s">
         <v>1397</v>
       </c>
       <c r="F819" t="s">
         <v>12</v>
       </c>
       <c r="G819">
         <v>20.0</v>
       </c>
       <c r="H819">
         <v>20.0</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
-        <v>8</v>
+        <v>1398</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="D820">
         <v>2021</v>
       </c>
       <c r="E820" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="F820" t="s">
         <v>12</v>
       </c>
       <c r="G820">
         <v>348.0</v>
       </c>
       <c r="H820">
         <v>348.0</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
         <v>107</v>
       </c>
       <c r="B821" t="s">
         <v>9</v>
       </c>
       <c r="C821" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="D821">
         <v>2018</v>
       </c>
       <c r="E821" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="F821" t="s">
         <v>12</v>
       </c>
       <c r="G821">
         <v>488.0</v>
       </c>
       <c r="H821">
         <v>488.0</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
         <v>8</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="D822">
         <v>2022</v>
       </c>
       <c r="E822" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="F822" t="s">
         <v>12</v>
       </c>
       <c r="G822">
         <v>322.0</v>
       </c>
       <c r="H822">
         <v>322.0</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
         <v>8</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="D823">
         <v>2021</v>
       </c>
       <c r="E823" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="F823" t="s">
         <v>12</v>
       </c>
       <c r="G823">
         <v>348.0</v>
       </c>
       <c r="H823">
         <v>348.0</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
         <v>8</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="D824">
         <v>2022</v>
       </c>
       <c r="E824" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="F824" t="s">
         <v>12</v>
       </c>
       <c r="G824">
         <v>326.0</v>
       </c>
       <c r="H824">
         <v>326.0</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
         <v>8</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="D825">
         <v>2021</v>
       </c>
       <c r="E825" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="F825" t="s">
         <v>12</v>
       </c>
       <c r="G825">
         <v>322.0</v>
       </c>
       <c r="H825">
         <v>322.0</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
         <v>1411</v>
       </c>
       <c r="D826">
         <v>2018</v>
       </c>
       <c r="E826" t="s">
         <v>1412</v>
       </c>
       <c r="F826" t="s">
         <v>12</v>
       </c>
       <c r="G826">
         <v>488.0</v>
       </c>
       <c r="H826">
         <v>488.0</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
         <v>1413</v>
       </c>
       <c r="D827">
         <v>2018</v>
       </c>
       <c r="E827" t="s">
         <v>1414</v>
       </c>
       <c r="F827" t="s">
         <v>12</v>
       </c>
       <c r="G827">
         <v>382.0</v>
       </c>
       <c r="H827">
         <v>382.0</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
@@ -27957,51 +27957,51 @@
       </c>
       <c r="B828" t="s">
         <v>9</v>
       </c>
       <c r="C828" t="s">
         <v>1415</v>
       </c>
       <c r="D828">
         <v>2019</v>
       </c>
       <c r="E828" t="s">
         <v>1416</v>
       </c>
       <c r="F828" t="s">
         <v>12</v>
       </c>
       <c r="G828">
         <v>322.0</v>
       </c>
       <c r="H828">
         <v>322.0</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
         <v>1417</v>
       </c>
       <c r="D829">
         <v>2017</v>
       </c>
       <c r="E829" t="s">
         <v>1418</v>
       </c>
       <c r="F829" t="s">
         <v>12</v>
       </c>
       <c r="G829">
         <v>232.0</v>
       </c>
       <c r="H829">
         <v>232.0</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
@@ -28344,77 +28344,77 @@
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
         <v>1445</v>
       </c>
       <c r="D843">
         <v>2021</v>
       </c>
       <c r="E843" t="s">
         <v>1446</v>
       </c>
       <c r="F843" t="s">
         <v>12</v>
       </c>
       <c r="G843">
         <v>348.0</v>
       </c>
       <c r="H843">
         <v>348.0</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
         <v>1447</v>
       </c>
       <c r="D844">
         <v>2021</v>
       </c>
       <c r="E844" t="s">
         <v>1448</v>
       </c>
       <c r="F844" t="s">
         <v>12</v>
       </c>
       <c r="G844">
         <v>348.0</v>
       </c>
       <c r="H844">
         <v>348.0</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
         <v>1449</v>
       </c>
       <c r="D845">
         <v>2019</v>
       </c>
       <c r="E845" t="s">
         <v>1450</v>
       </c>
       <c r="F845" t="s">
         <v>12</v>
       </c>
       <c r="G845">
         <v>234.0</v>
       </c>
       <c r="H845">
         <v>234.0</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
@@ -28422,51 +28422,51 @@
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
         <v>1451</v>
       </c>
       <c r="D846">
         <v>2017</v>
       </c>
       <c r="E846" t="s">
         <v>1452</v>
       </c>
       <c r="F846" t="s">
         <v>12</v>
       </c>
       <c r="G846">
         <v>382.0</v>
       </c>
       <c r="H846">
         <v>382.0</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
         <v>1453</v>
       </c>
       <c r="D847">
         <v>2015</v>
       </c>
       <c r="E847" t="s">
         <v>1454</v>
       </c>
       <c r="F847" t="s">
         <v>12</v>
       </c>
       <c r="G847">
         <v>430.0</v>
       </c>
       <c r="H847">
         <v>430.0</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
@@ -28578,51 +28578,51 @@
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
         <v>1463</v>
       </c>
       <c r="D852">
         <v>2022</v>
       </c>
       <c r="E852" t="s">
         <v>1464</v>
       </c>
       <c r="F852" t="s">
         <v>12</v>
       </c>
       <c r="G852">
         <v>488.0</v>
       </c>
       <c r="H852">
         <v>488.0</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
         <v>1465</v>
       </c>
       <c r="D853">
         <v>2020</v>
       </c>
       <c r="E853" t="s">
         <v>1466</v>
       </c>
       <c r="F853" t="s">
         <v>12</v>
       </c>
       <c r="G853">
         <v>272.0</v>
       </c>
       <c r="H853">
         <v>272.0</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
@@ -28708,51 +28708,51 @@
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
         <v>1473</v>
       </c>
       <c r="D857">
         <v>2021</v>
       </c>
       <c r="E857" t="s">
         <v>1474</v>
       </c>
       <c r="F857" t="s">
         <v>12</v>
       </c>
       <c r="G857">
         <v>306.0</v>
       </c>
       <c r="H857">
         <v>306.0</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
         <v>1475</v>
       </c>
       <c r="D858">
         <v>2015</v>
       </c>
       <c r="E858" t="s">
         <v>1476</v>
       </c>
       <c r="F858" t="s">
         <v>12</v>
       </c>
       <c r="G858">
         <v>326.0</v>
       </c>
       <c r="H858">
         <v>326.0</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
@@ -28864,51 +28864,51 @@
       </c>
       <c r="B863" t="s">
         <v>9</v>
       </c>
       <c r="C863" t="s">
         <v>1485</v>
       </c>
       <c r="D863">
         <v>2019</v>
       </c>
       <c r="E863" t="s">
         <v>1486</v>
       </c>
       <c r="F863" t="s">
         <v>12</v>
       </c>
       <c r="G863">
         <v>272.0</v>
       </c>
       <c r="H863">
         <v>272.0</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
         <v>1487</v>
       </c>
       <c r="D864">
         <v>2016</v>
       </c>
       <c r="E864" t="s">
         <v>1488</v>
       </c>
       <c r="F864" t="s">
         <v>12</v>
       </c>
       <c r="G864">
         <v>488.0</v>
       </c>
       <c r="H864">
         <v>488.0</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
@@ -29124,51 +29124,51 @@
       </c>
       <c r="B873" t="s">
         <v>9</v>
       </c>
       <c r="C873" t="s">
         <v>1505</v>
       </c>
       <c r="D873">
         <v>17</v>
       </c>
       <c r="E873" t="s">
         <v>1506</v>
       </c>
       <c r="F873" t="s">
         <v>12</v>
       </c>
       <c r="G873">
         <v>20.0</v>
       </c>
       <c r="H873">
         <v>20.0</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B874" t="s">
         <v>9</v>
       </c>
       <c r="C874" t="s">
         <v>1507</v>
       </c>
       <c r="D874">
         <v>2017</v>
       </c>
       <c r="E874" t="s">
         <v>1508</v>
       </c>
       <c r="F874" t="s">
         <v>12</v>
       </c>
       <c r="G874">
         <v>322.0</v>
       </c>
       <c r="H874">
         <v>322.0</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
@@ -29228,51 +29228,51 @@
       </c>
       <c r="B877" t="s">
         <v>9</v>
       </c>
       <c r="C877" t="s">
         <v>1513</v>
       </c>
       <c r="D877">
         <v>2020</v>
       </c>
       <c r="E877" t="s">
         <v>1514</v>
       </c>
       <c r="F877" t="s">
         <v>12</v>
       </c>
       <c r="G877">
         <v>348.0</v>
       </c>
       <c r="H877">
         <v>348.0</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B878" t="s">
         <v>9</v>
       </c>
       <c r="C878" t="s">
         <v>1515</v>
       </c>
       <c r="D878">
         <v>2017</v>
       </c>
       <c r="E878" t="s">
         <v>1516</v>
       </c>
       <c r="F878" t="s">
         <v>12</v>
       </c>
       <c r="G878">
         <v>326.0</v>
       </c>
       <c r="H878">
         <v>326.0</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
@@ -29514,51 +29514,51 @@
       </c>
       <c r="B888" t="s">
         <v>9</v>
       </c>
       <c r="C888" t="s">
         <v>1535</v>
       </c>
       <c r="D888">
         <v>27</v>
       </c>
       <c r="E888" t="s">
         <v>1536</v>
       </c>
       <c r="F888" t="s">
         <v>12</v>
       </c>
       <c r="G888">
         <v>20.0</v>
       </c>
       <c r="H888">
         <v>20.0</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B889" t="s">
         <v>9</v>
       </c>
       <c r="C889" t="s">
         <v>1537</v>
       </c>
       <c r="D889">
         <v>2019</v>
       </c>
       <c r="E889" t="s">
         <v>1538</v>
       </c>
       <c r="F889" t="s">
         <v>12</v>
       </c>
       <c r="G889">
         <v>306.0</v>
       </c>
       <c r="H889">
         <v>306.0</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" t="s">
@@ -29947,53 +29947,50 @@
         <v>20.0</v>
       </c>
       <c r="H904">
         <v>20.0</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" t="s">
         <v>8</v>
       </c>
       <c r="B905" t="s">
         <v>9</v>
       </c>
       <c r="C905" t="s">
         <v>1569</v>
       </c>
       <c r="D905">
         <v>2020</v>
       </c>
       <c r="E905" t="s">
         <v>1570</v>
       </c>
       <c r="F905" t="s">
         <v>12</v>
       </c>
-      <c r="G905">
-[...1 lines deleted...]
-      </c>
       <c r="H905">
         <v>488.0</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" t="s">
         <v>8</v>
       </c>
       <c r="B906" t="s">
         <v>9</v>
       </c>
       <c r="C906" t="s">
         <v>1571</v>
       </c>
       <c r="D906">
         <v>2021</v>
       </c>
       <c r="E906" t="s">
         <v>1572</v>
       </c>
       <c r="F906" t="s">
         <v>12</v>
       </c>
       <c r="G906">
         <v>348.0</v>
@@ -30086,51 +30083,51 @@
       </c>
       <c r="B910" t="s">
         <v>9</v>
       </c>
       <c r="C910" t="s">
         <v>1579</v>
       </c>
       <c r="D910">
         <v>2021</v>
       </c>
       <c r="E910" t="s">
         <v>1580</v>
       </c>
       <c r="F910" t="s">
         <v>12</v>
       </c>
       <c r="G910">
         <v>348.0</v>
       </c>
       <c r="H910">
         <v>348.0</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B911" t="s">
         <v>9</v>
       </c>
       <c r="C911" t="s">
         <v>1581</v>
       </c>
       <c r="D911">
         <v>2021</v>
       </c>
       <c r="E911" t="s">
         <v>1582</v>
       </c>
       <c r="F911" t="s">
         <v>12</v>
       </c>
       <c r="G911">
         <v>348.0</v>
       </c>
       <c r="H911">
         <v>348.0</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" t="s">
@@ -30242,51 +30239,51 @@
       </c>
       <c r="B916" t="s">
         <v>9</v>
       </c>
       <c r="C916" t="s">
         <v>1591</v>
       </c>
       <c r="D916">
         <v>2022</v>
       </c>
       <c r="E916" t="s">
         <v>1592</v>
       </c>
       <c r="F916" t="s">
         <v>12</v>
       </c>
       <c r="G916">
         <v>348.0</v>
       </c>
       <c r="H916">
         <v>348.0</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B917" t="s">
         <v>9</v>
       </c>
       <c r="C917" t="s">
         <v>1593</v>
       </c>
       <c r="D917">
         <v>2019</v>
       </c>
       <c r="E917" t="s">
         <v>1594</v>
       </c>
       <c r="F917" t="s">
         <v>12</v>
       </c>
       <c r="G917">
         <v>306.0</v>
       </c>
       <c r="H917">
         <v>306.0</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" t="s">
@@ -30571,77 +30568,74 @@
       </c>
       <c r="B929" t="s">
         <v>9</v>
       </c>
       <c r="C929" t="s">
         <v>1617</v>
       </c>
       <c r="D929">
         <v>2021</v>
       </c>
       <c r="E929" t="s">
         <v>1618</v>
       </c>
       <c r="F929" t="s">
         <v>12</v>
       </c>
       <c r="G929">
         <v>348.0</v>
       </c>
       <c r="H929">
         <v>348.0</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B930" t="s">
         <v>9</v>
       </c>
       <c r="C930" t="s">
         <v>1619</v>
       </c>
       <c r="D930">
         <v>2011</v>
       </c>
       <c r="E930" t="s">
         <v>1620</v>
       </c>
       <c r="F930" t="s">
         <v>12</v>
       </c>
-      <c r="G930">
-[...1 lines deleted...]
-      </c>
       <c r="H930">
         <v>142.0</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B931" t="s">
         <v>9</v>
       </c>
       <c r="C931" t="s">
         <v>1621</v>
       </c>
       <c r="D931">
         <v>2007</v>
       </c>
       <c r="E931" t="s">
         <v>1622</v>
       </c>
       <c r="F931" t="s">
         <v>12</v>
       </c>
       <c r="G931">
         <v>232.0</v>
       </c>
       <c r="H931">
         <v>232.0</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" t="s">
@@ -30727,51 +30721,51 @@
       </c>
       <c r="B935" t="s">
         <v>9</v>
       </c>
       <c r="C935" t="s">
         <v>1629</v>
       </c>
       <c r="D935">
         <v>2019</v>
       </c>
       <c r="E935" t="s">
         <v>1630</v>
       </c>
       <c r="F935" t="s">
         <v>12</v>
       </c>
       <c r="G935">
         <v>322.0</v>
       </c>
       <c r="H935">
         <v>322.0</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B936" t="s">
         <v>9</v>
       </c>
       <c r="C936" t="s">
         <v>1631</v>
       </c>
       <c r="D936">
         <v>2018</v>
       </c>
       <c r="E936" t="s">
         <v>1632</v>
       </c>
       <c r="F936" t="s">
         <v>12</v>
       </c>
       <c r="G936">
         <v>232.0</v>
       </c>
       <c r="H936">
         <v>232.0</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" t="s">
@@ -30779,51 +30773,51 @@
       </c>
       <c r="B937" t="s">
         <v>9</v>
       </c>
       <c r="C937" t="s">
         <v>1633</v>
       </c>
       <c r="D937">
         <v>2020</v>
       </c>
       <c r="E937" t="s">
         <v>1634</v>
       </c>
       <c r="F937" t="s">
         <v>12</v>
       </c>
       <c r="G937">
         <v>348.0</v>
       </c>
       <c r="H937">
         <v>348.0</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B938" t="s">
         <v>9</v>
       </c>
       <c r="C938" t="s">
         <v>1635</v>
       </c>
       <c r="D938">
         <v>2002</v>
       </c>
       <c r="E938" t="s">
         <v>1636</v>
       </c>
       <c r="F938" t="s">
         <v>12</v>
       </c>
       <c r="G938">
         <v>306.0</v>
       </c>
       <c r="H938">
         <v>306.0</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" t="s">
@@ -30932,51 +30926,51 @@
       </c>
       <c r="B943" t="s">
         <v>9</v>
       </c>
       <c r="C943" t="s">
         <v>1645</v>
       </c>
       <c r="D943">
         <v>2005</v>
       </c>
       <c r="E943" t="s">
         <v>1646</v>
       </c>
       <c r="F943" t="s">
         <v>12</v>
       </c>
       <c r="G943">
         <v>166.0</v>
       </c>
       <c r="H943">
         <v>166.0</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B944" t="s">
         <v>9</v>
       </c>
       <c r="C944" t="s">
         <v>1647</v>
       </c>
       <c r="D944">
         <v>2008</v>
       </c>
       <c r="E944" t="s">
         <v>1648</v>
       </c>
       <c r="F944" t="s">
         <v>12</v>
       </c>
       <c r="G944">
         <v>322.0</v>
       </c>
       <c r="H944">
         <v>322.0</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" t="s">
@@ -31007,103 +31001,103 @@
       </c>
       <c r="B946" t="s">
         <v>9</v>
       </c>
       <c r="C946" t="s">
         <v>1651</v>
       </c>
       <c r="D946">
         <v>2017</v>
       </c>
       <c r="E946" t="s">
         <v>1652</v>
       </c>
       <c r="F946" t="s">
         <v>12</v>
       </c>
       <c r="G946">
         <v>322.0</v>
       </c>
       <c r="H946">
         <v>322.0</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B947" t="s">
         <v>9</v>
       </c>
       <c r="C947" t="s">
         <v>1653</v>
       </c>
       <c r="D947">
         <v>2018</v>
       </c>
       <c r="E947" t="s">
         <v>1654</v>
       </c>
       <c r="F947" t="s">
         <v>12</v>
       </c>
       <c r="G947">
         <v>272.0</v>
       </c>
       <c r="H947">
         <v>272.0</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B948" t="s">
         <v>9</v>
       </c>
       <c r="C948" t="s">
         <v>1655</v>
       </c>
       <c r="D948">
         <v>2011</v>
       </c>
       <c r="E948" t="s">
         <v>1656</v>
       </c>
       <c r="F948" t="s">
         <v>12</v>
       </c>
       <c r="G948">
         <v>272.0</v>
       </c>
       <c r="H948">
         <v>272.0</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B949" t="s">
         <v>9</v>
       </c>
       <c r="C949" t="s">
         <v>1657</v>
       </c>
       <c r="D949">
         <v>2019</v>
       </c>
       <c r="E949" t="s">
         <v>1658</v>
       </c>
       <c r="F949" t="s">
         <v>12</v>
       </c>
       <c r="G949">
         <v>166.0</v>
       </c>
       <c r="H949">
         <v>166.0</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" t="s">
@@ -31134,51 +31128,51 @@
     <row r="951" spans="1:8">
       <c r="A951" t="s">
         <v>8</v>
       </c>
       <c r="B951" t="s">
         <v>9</v>
       </c>
       <c r="C951" t="s">
         <v>1661</v>
       </c>
       <c r="E951" t="s">
         <v>1662</v>
       </c>
       <c r="F951" t="s">
         <v>12</v>
       </c>
       <c r="G951">
         <v>20.0</v>
       </c>
       <c r="H951">
         <v>20.0</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B952" t="s">
         <v>9</v>
       </c>
       <c r="C952" t="s">
         <v>1663</v>
       </c>
       <c r="D952">
         <v>2002</v>
       </c>
       <c r="E952" t="s">
         <v>1664</v>
       </c>
       <c r="F952" t="s">
         <v>12</v>
       </c>
       <c r="G952">
         <v>322.0</v>
       </c>
       <c r="H952">
         <v>322.0</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" t="s">
@@ -31209,77 +31203,77 @@
     <row r="954" spans="1:8">
       <c r="A954" t="s">
         <v>8</v>
       </c>
       <c r="B954" t="s">
         <v>9</v>
       </c>
       <c r="C954" t="s">
         <v>1667</v>
       </c>
       <c r="E954" t="s">
         <v>1668</v>
       </c>
       <c r="F954" t="s">
         <v>12</v>
       </c>
       <c r="G954">
         <v>36.0</v>
       </c>
       <c r="H954">
         <v>36.0</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B955" t="s">
         <v>9</v>
       </c>
       <c r="C955" t="s">
         <v>1669</v>
       </c>
       <c r="D955">
         <v>2002</v>
       </c>
       <c r="E955" t="s">
         <v>1670</v>
       </c>
       <c r="F955" t="s">
         <v>12</v>
       </c>
       <c r="G955">
         <v>232.0</v>
       </c>
       <c r="H955">
         <v>232.0</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B956" t="s">
         <v>9</v>
       </c>
       <c r="C956" t="s">
         <v>1671</v>
       </c>
       <c r="D956">
         <v>2014</v>
       </c>
       <c r="E956" t="s">
         <v>1672</v>
       </c>
       <c r="F956" t="s">
         <v>12</v>
       </c>
       <c r="G956">
         <v>272.0</v>
       </c>
       <c r="H956">
         <v>272.0</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" t="s">
@@ -31287,51 +31281,51 @@
       </c>
       <c r="B957" t="s">
         <v>9</v>
       </c>
       <c r="C957" t="s">
         <v>1673</v>
       </c>
       <c r="D957">
         <v>2000</v>
       </c>
       <c r="E957" t="s">
         <v>1674</v>
       </c>
       <c r="F957" t="s">
         <v>12</v>
       </c>
       <c r="G957">
         <v>348.0</v>
       </c>
       <c r="H957">
         <v>348.0</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B958" t="s">
         <v>9</v>
       </c>
       <c r="C958" t="s">
         <v>1675</v>
       </c>
       <c r="D958">
         <v>2013</v>
       </c>
       <c r="E958" t="s">
         <v>1676</v>
       </c>
       <c r="F958" t="s">
         <v>12</v>
       </c>
       <c r="G958">
         <v>272.0</v>
       </c>
       <c r="H958">
         <v>272.0</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" t="s">
@@ -31365,51 +31359,51 @@
       </c>
       <c r="B960" t="s">
         <v>9</v>
       </c>
       <c r="C960" t="s">
         <v>1679</v>
       </c>
       <c r="D960">
         <v>1999</v>
       </c>
       <c r="E960" t="s">
         <v>1680</v>
       </c>
       <c r="F960" t="s">
         <v>12</v>
       </c>
       <c r="G960">
         <v>166.0</v>
       </c>
       <c r="H960">
         <v>166.0</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B961" t="s">
         <v>9</v>
       </c>
       <c r="C961" t="s">
         <v>1681</v>
       </c>
       <c r="D961">
         <v>2018</v>
       </c>
       <c r="E961" t="s">
         <v>1682</v>
       </c>
       <c r="F961" t="s">
         <v>12</v>
       </c>
       <c r="G961">
         <v>348.0</v>
       </c>
       <c r="H961">
         <v>348.0</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" t="s">
@@ -31417,51 +31411,51 @@
       </c>
       <c r="B962" t="s">
         <v>9</v>
       </c>
       <c r="C962" t="s">
         <v>1683</v>
       </c>
       <c r="D962">
         <v>2009</v>
       </c>
       <c r="E962" t="s">
         <v>1684</v>
       </c>
       <c r="F962" t="s">
         <v>12</v>
       </c>
       <c r="G962">
         <v>272.0</v>
       </c>
       <c r="H962">
         <v>272.0</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B963" t="s">
         <v>9</v>
       </c>
       <c r="C963" t="s">
         <v>1685</v>
       </c>
       <c r="D963">
         <v>2016</v>
       </c>
       <c r="E963" t="s">
         <v>1686</v>
       </c>
       <c r="F963" t="s">
         <v>12</v>
       </c>
       <c r="G963">
         <v>232.0</v>
       </c>
       <c r="H963">
         <v>232.0</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" t="s">
@@ -31469,51 +31463,51 @@
       </c>
       <c r="B964" t="s">
         <v>9</v>
       </c>
       <c r="C964" t="s">
         <v>1687</v>
       </c>
       <c r="D964">
         <v>2015</v>
       </c>
       <c r="E964" t="s">
         <v>1688</v>
       </c>
       <c r="F964" t="s">
         <v>12</v>
       </c>
       <c r="G964">
         <v>322.0</v>
       </c>
       <c r="H964">
         <v>322.0</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B965" t="s">
         <v>9</v>
       </c>
       <c r="C965" t="s">
         <v>1689</v>
       </c>
       <c r="D965">
         <v>2017</v>
       </c>
       <c r="E965" t="s">
         <v>1690</v>
       </c>
       <c r="F965" t="s">
         <v>12</v>
       </c>
       <c r="G965">
         <v>306.0</v>
       </c>
       <c r="H965">
         <v>306.0</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" t="s">
@@ -31521,51 +31515,51 @@
       </c>
       <c r="B966" t="s">
         <v>9</v>
       </c>
       <c r="C966" t="s">
         <v>1691</v>
       </c>
       <c r="D966">
         <v>2011</v>
       </c>
       <c r="E966" t="s">
         <v>1692</v>
       </c>
       <c r="F966" t="s">
         <v>12</v>
       </c>
       <c r="G966">
         <v>232.0</v>
       </c>
       <c r="H966">
         <v>232.0</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B967" t="s">
         <v>9</v>
       </c>
       <c r="C967" t="s">
         <v>1693</v>
       </c>
       <c r="D967">
         <v>2006</v>
       </c>
       <c r="E967" t="s">
         <v>1694</v>
       </c>
       <c r="F967" t="s">
         <v>12</v>
       </c>
       <c r="G967">
         <v>232.0</v>
       </c>
       <c r="H967">
         <v>232.0</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" t="s">
@@ -31599,51 +31593,51 @@
       </c>
       <c r="B969" t="s">
         <v>9</v>
       </c>
       <c r="C969" t="s">
         <v>1697</v>
       </c>
       <c r="D969">
         <v>2017</v>
       </c>
       <c r="E969" t="s">
         <v>1698</v>
       </c>
       <c r="F969" t="s">
         <v>12</v>
       </c>
       <c r="G969">
         <v>232.0</v>
       </c>
       <c r="H969">
         <v>232.0</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B970" t="s">
         <v>9</v>
       </c>
       <c r="C970" t="s">
         <v>1699</v>
       </c>
       <c r="D970">
         <v>2002</v>
       </c>
       <c r="E970" t="s">
         <v>1700</v>
       </c>
       <c r="F970" t="s">
         <v>12</v>
       </c>
       <c r="G970">
         <v>232.0</v>
       </c>
       <c r="H970">
         <v>232.0</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" t="s">
@@ -32041,51 +32035,51 @@
       </c>
       <c r="B986" t="s">
         <v>9</v>
       </c>
       <c r="C986" t="s">
         <v>1731</v>
       </c>
       <c r="D986">
         <v>21</v>
       </c>
       <c r="E986" t="s">
         <v>1732</v>
       </c>
       <c r="F986" t="s">
         <v>12</v>
       </c>
       <c r="G986">
         <v>20.0</v>
       </c>
       <c r="H986">
         <v>20.0</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B987" t="s">
         <v>9</v>
       </c>
       <c r="C987" t="s">
         <v>1733</v>
       </c>
       <c r="D987">
         <v>2017</v>
       </c>
       <c r="E987" t="s">
         <v>1734</v>
       </c>
       <c r="F987" t="s">
         <v>12</v>
       </c>
       <c r="G987">
         <v>430.0</v>
       </c>
       <c r="H987">
         <v>430.0</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" t="s">
@@ -32301,77 +32295,77 @@
       </c>
       <c r="B996" t="s">
         <v>9</v>
       </c>
       <c r="C996" t="s">
         <v>1751</v>
       </c>
       <c r="D996">
         <v>2019</v>
       </c>
       <c r="E996" t="s">
         <v>1752</v>
       </c>
       <c r="F996" t="s">
         <v>12</v>
       </c>
       <c r="G996">
         <v>322.0</v>
       </c>
       <c r="H996">
         <v>322.0</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B997" t="s">
         <v>9</v>
       </c>
       <c r="C997" t="s">
         <v>1753</v>
       </c>
       <c r="D997">
         <v>2015</v>
       </c>
       <c r="E997" t="s">
         <v>1754</v>
       </c>
       <c r="F997" t="s">
         <v>12</v>
       </c>
       <c r="G997">
         <v>232.0</v>
       </c>
       <c r="H997">
         <v>232.0</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B998" t="s">
         <v>9</v>
       </c>
       <c r="C998" t="s">
         <v>1755</v>
       </c>
       <c r="D998">
         <v>1999</v>
       </c>
       <c r="E998" t="s">
         <v>1756</v>
       </c>
       <c r="F998" t="s">
         <v>12</v>
       </c>
       <c r="G998">
         <v>272.0</v>
       </c>
       <c r="H998">
         <v>272.0</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" t="s">
@@ -32483,155 +32477,152 @@
       </c>
       <c r="B1003" t="s">
         <v>9</v>
       </c>
       <c r="C1003" t="s">
         <v>1765</v>
       </c>
       <c r="D1003">
         <v>2014</v>
       </c>
       <c r="E1003" t="s">
         <v>1766</v>
       </c>
       <c r="F1003" t="s">
         <v>12</v>
       </c>
       <c r="G1003">
         <v>348.0</v>
       </c>
       <c r="H1003">
         <v>348.0</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1004" t="s">
         <v>9</v>
       </c>
       <c r="C1004" t="s">
         <v>1767</v>
       </c>
       <c r="D1004">
         <v>2011</v>
       </c>
       <c r="E1004" t="s">
         <v>1768</v>
       </c>
       <c r="F1004" t="s">
         <v>12</v>
       </c>
-      <c r="G1004">
-[...1 lines deleted...]
-      </c>
       <c r="H1004">
         <v>142.0</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1005" t="s">
         <v>9</v>
       </c>
       <c r="C1005" t="s">
         <v>1769</v>
       </c>
       <c r="D1005">
         <v>2014</v>
       </c>
       <c r="E1005" t="s">
         <v>1770</v>
       </c>
       <c r="F1005" t="s">
         <v>12</v>
       </c>
       <c r="G1005">
         <v>348.0</v>
       </c>
       <c r="H1005">
         <v>348.0</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1006" t="s">
         <v>9</v>
       </c>
       <c r="C1006" t="s">
         <v>1771</v>
       </c>
       <c r="D1006">
         <v>2015</v>
       </c>
       <c r="E1006" t="s">
         <v>1772</v>
       </c>
       <c r="F1006" t="s">
         <v>12</v>
       </c>
       <c r="G1006">
         <v>322.0</v>
       </c>
       <c r="H1006">
         <v>322.0</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1007" t="s">
         <v>9</v>
       </c>
       <c r="C1007" t="s">
         <v>1773</v>
       </c>
       <c r="D1007">
         <v>2012</v>
       </c>
       <c r="E1007" t="s">
         <v>1774</v>
       </c>
       <c r="F1007" t="s">
         <v>12</v>
       </c>
       <c r="G1007">
         <v>322.0</v>
       </c>
       <c r="H1007">
         <v>322.0</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1008" t="s">
         <v>9</v>
       </c>
       <c r="C1008" t="s">
         <v>1775</v>
       </c>
       <c r="D1008">
         <v>2017</v>
       </c>
       <c r="E1008" t="s">
         <v>1776</v>
       </c>
       <c r="F1008" t="s">
         <v>12</v>
       </c>
       <c r="G1008">
         <v>322.0</v>
       </c>
       <c r="H1008">
         <v>322.0</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009" t="s">
@@ -32665,155 +32656,152 @@
       </c>
       <c r="B1010" t="s">
         <v>9</v>
       </c>
       <c r="C1010" t="s">
         <v>1779</v>
       </c>
       <c r="D1010">
         <v>2019</v>
       </c>
       <c r="E1010" t="s">
         <v>1780</v>
       </c>
       <c r="F1010" t="s">
         <v>12</v>
       </c>
       <c r="G1010">
         <v>272.0</v>
       </c>
       <c r="H1010">
         <v>272.0</v>
       </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1011" t="s">
         <v>9</v>
       </c>
       <c r="C1011" t="s">
         <v>1781</v>
       </c>
       <c r="D1011">
         <v>2004</v>
       </c>
       <c r="E1011" t="s">
         <v>1782</v>
       </c>
       <c r="F1011" t="s">
         <v>12</v>
       </c>
       <c r="G1011">
         <v>272.0</v>
       </c>
       <c r="H1011">
         <v>272.0</v>
       </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1012" t="s">
         <v>9</v>
       </c>
       <c r="C1012" t="s">
         <v>1783</v>
       </c>
       <c r="D1012">
         <v>2016</v>
       </c>
       <c r="E1012" t="s">
         <v>1784</v>
       </c>
       <c r="F1012" t="s">
         <v>12</v>
       </c>
       <c r="G1012">
         <v>322.0</v>
       </c>
       <c r="H1012">
         <v>322.0</v>
       </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1013" t="s">
         <v>9</v>
       </c>
       <c r="C1013" t="s">
         <v>1785</v>
       </c>
       <c r="D1013">
         <v>2011</v>
       </c>
       <c r="E1013" t="s">
         <v>1786</v>
       </c>
       <c r="F1013" t="s">
         <v>12</v>
       </c>
-      <c r="G1013">
-[...1 lines deleted...]
-      </c>
       <c r="H1013">
         <v>142.0</v>
       </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1014" t="s">
         <v>9</v>
       </c>
       <c r="C1014" t="s">
         <v>1787</v>
       </c>
       <c r="D1014">
         <v>2001</v>
       </c>
       <c r="E1014" t="s">
         <v>1788</v>
       </c>
       <c r="F1014" t="s">
         <v>12</v>
       </c>
       <c r="G1014">
         <v>348.0</v>
       </c>
       <c r="H1014">
         <v>348.0</v>
       </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1015" t="s">
         <v>9</v>
       </c>
       <c r="C1015" t="s">
         <v>1789</v>
       </c>
       <c r="D1015">
         <v>2016</v>
       </c>
       <c r="E1015" t="s">
         <v>1790</v>
       </c>
       <c r="F1015" t="s">
         <v>12</v>
       </c>
       <c r="G1015">
         <v>348.0</v>
       </c>
       <c r="H1015">
         <v>348.0</v>
       </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016" t="s">
@@ -32847,51 +32835,51 @@
       </c>
       <c r="B1017" t="s">
         <v>9</v>
       </c>
       <c r="C1017" t="s">
         <v>1793</v>
       </c>
       <c r="D1017">
         <v>2016</v>
       </c>
       <c r="E1017" t="s">
         <v>1794</v>
       </c>
       <c r="F1017" t="s">
         <v>12</v>
       </c>
       <c r="G1017">
         <v>166.0</v>
       </c>
       <c r="H1017">
         <v>166.0</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1018" t="s">
         <v>9</v>
       </c>
       <c r="C1018" t="s">
         <v>1795</v>
       </c>
       <c r="D1018">
         <v>2010</v>
       </c>
       <c r="E1018" t="s">
         <v>1796</v>
       </c>
       <c r="F1018" t="s">
         <v>12</v>
       </c>
       <c r="G1018">
         <v>306.0</v>
       </c>
       <c r="H1018">
         <v>306.0</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" t="s">
@@ -32916,53 +32904,50 @@
         <v>322.0</v>
       </c>
       <c r="H1019">
         <v>322.0</v>
       </c>
     </row>
     <row r="1020" spans="1:8">
       <c r="A1020" t="s">
         <v>8</v>
       </c>
       <c r="B1020" t="s">
         <v>9</v>
       </c>
       <c r="C1020" t="s">
         <v>1799</v>
       </c>
       <c r="D1020">
         <v>2000</v>
       </c>
       <c r="E1020" t="s">
         <v>1800</v>
       </c>
       <c r="F1020" t="s">
         <v>12</v>
       </c>
-      <c r="G1020">
-[...1 lines deleted...]
-      </c>
       <c r="H1020">
         <v>348.0</v>
       </c>
     </row>
     <row r="1021" spans="1:8">
       <c r="A1021" t="s">
         <v>8</v>
       </c>
       <c r="B1021" t="s">
         <v>9</v>
       </c>
       <c r="C1021" t="s">
         <v>1801</v>
       </c>
       <c r="D1021">
         <v>2007</v>
       </c>
       <c r="E1021" t="s">
         <v>1802</v>
       </c>
       <c r="F1021" t="s">
         <v>12</v>
       </c>
       <c r="G1021">
         <v>142.0</v>
@@ -33003,51 +32988,51 @@
       </c>
       <c r="B1023" t="s">
         <v>9</v>
       </c>
       <c r="C1023" t="s">
         <v>1805</v>
       </c>
       <c r="D1023">
         <v>2018</v>
       </c>
       <c r="E1023" t="s">
         <v>1806</v>
       </c>
       <c r="F1023" t="s">
         <v>12</v>
       </c>
       <c r="G1023">
         <v>232.0</v>
       </c>
       <c r="H1023">
         <v>232.0</v>
       </c>
     </row>
     <row r="1024" spans="1:8">
       <c r="A1024" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1024" t="s">
         <v>9</v>
       </c>
       <c r="C1024" t="s">
         <v>1807</v>
       </c>
       <c r="D1024">
         <v>2017</v>
       </c>
       <c r="E1024" t="s">
         <v>1808</v>
       </c>
       <c r="F1024" t="s">
         <v>12</v>
       </c>
       <c r="G1024">
         <v>348.0</v>
       </c>
       <c r="H1024">
         <v>348.0</v>
       </c>
     </row>
     <row r="1025" spans="1:8">
       <c r="A1025" t="s">
@@ -33081,77 +33066,77 @@
       </c>
       <c r="B1026" t="s">
         <v>9</v>
       </c>
       <c r="C1026" t="s">
         <v>1810</v>
       </c>
       <c r="D1026">
         <v>2006</v>
       </c>
       <c r="E1026" t="s">
         <v>1811</v>
       </c>
       <c r="F1026" t="s">
         <v>12</v>
       </c>
       <c r="G1026">
         <v>348.0</v>
       </c>
       <c r="H1026">
         <v>348.0</v>
       </c>
     </row>
     <row r="1027" spans="1:8">
       <c r="A1027" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1027" t="s">
         <v>9</v>
       </c>
       <c r="C1027" t="s">
         <v>1812</v>
       </c>
       <c r="D1027">
         <v>2009</v>
       </c>
       <c r="E1027" t="s">
         <v>1813</v>
       </c>
       <c r="F1027" t="s">
         <v>12</v>
       </c>
       <c r="G1027">
         <v>166.0</v>
       </c>
       <c r="H1027">
         <v>166.0</v>
       </c>
     </row>
     <row r="1028" spans="1:8">
       <c r="A1028" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1028" t="s">
         <v>9</v>
       </c>
       <c r="C1028" t="s">
         <v>1814</v>
       </c>
       <c r="D1028">
         <v>1989</v>
       </c>
       <c r="E1028" t="s">
         <v>1815</v>
       </c>
       <c r="F1028" t="s">
         <v>12</v>
       </c>
       <c r="G1028">
         <v>166.0</v>
       </c>
       <c r="H1028">
         <v>166.0</v>
       </c>
     </row>
     <row r="1029" spans="1:8">
       <c r="A1029" t="s">
@@ -33159,103 +33144,100 @@
       </c>
       <c r="B1029" t="s">
         <v>9</v>
       </c>
       <c r="C1029" t="s">
         <v>1816</v>
       </c>
       <c r="D1029">
         <v>2010</v>
       </c>
       <c r="E1029" t="s">
         <v>1817</v>
       </c>
       <c r="F1029" t="s">
         <v>12</v>
       </c>
       <c r="G1029">
         <v>272.0</v>
       </c>
       <c r="H1029">
         <v>272.0</v>
       </c>
     </row>
     <row r="1030" spans="1:8">
       <c r="A1030" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1030" t="s">
         <v>9</v>
       </c>
       <c r="C1030" t="s">
         <v>1818</v>
       </c>
       <c r="D1030">
         <v>2011</v>
       </c>
       <c r="E1030" t="s">
         <v>1819</v>
       </c>
       <c r="F1030" t="s">
         <v>12</v>
       </c>
-      <c r="G1030">
-[...1 lines deleted...]
-      </c>
       <c r="H1030">
         <v>142.0</v>
       </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1031" t="s">
         <v>9</v>
       </c>
       <c r="C1031" t="s">
         <v>1820</v>
       </c>
       <c r="D1031">
         <v>2000</v>
       </c>
       <c r="E1031" t="s">
         <v>1821</v>
       </c>
       <c r="F1031" t="s">
         <v>12</v>
       </c>
       <c r="G1031">
         <v>272.0</v>
       </c>
       <c r="H1031">
         <v>272.0</v>
       </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1032" t="s">
         <v>9</v>
       </c>
       <c r="C1032" t="s">
         <v>1822</v>
       </c>
       <c r="D1032">
         <v>2017</v>
       </c>
       <c r="E1032" t="s">
         <v>1823</v>
       </c>
       <c r="F1032" t="s">
         <v>12</v>
       </c>
       <c r="G1032">
         <v>306.0</v>
       </c>
       <c r="H1032">
         <v>306.0</v>
       </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033" t="s">
@@ -33393,103 +33375,103 @@
       </c>
       <c r="B1038" t="s">
         <v>9</v>
       </c>
       <c r="C1038" t="s">
         <v>1834</v>
       </c>
       <c r="D1038">
         <v>2017</v>
       </c>
       <c r="E1038" t="s">
         <v>1835</v>
       </c>
       <c r="F1038" t="s">
         <v>12</v>
       </c>
       <c r="G1038">
         <v>272.0</v>
       </c>
       <c r="H1038">
         <v>272.0</v>
       </c>
     </row>
     <row r="1039" spans="1:8">
       <c r="A1039" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1039" t="s">
         <v>9</v>
       </c>
       <c r="C1039" t="s">
         <v>1836</v>
       </c>
       <c r="D1039">
         <v>2018</v>
       </c>
       <c r="E1039" t="s">
         <v>1837</v>
       </c>
       <c r="F1039" t="s">
         <v>12</v>
       </c>
       <c r="G1039">
         <v>348.0</v>
       </c>
       <c r="H1039">
         <v>348.0</v>
       </c>
     </row>
     <row r="1040" spans="1:8">
       <c r="A1040" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1040" t="s">
         <v>9</v>
       </c>
       <c r="C1040" t="s">
         <v>1838</v>
       </c>
       <c r="D1040">
         <v>2015</v>
       </c>
       <c r="E1040" t="s">
         <v>1839</v>
       </c>
       <c r="F1040" t="s">
         <v>12</v>
       </c>
       <c r="G1040">
         <v>232.0</v>
       </c>
       <c r="H1040">
         <v>232.0</v>
       </c>
     </row>
     <row r="1041" spans="1:8">
       <c r="A1041" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1041" t="s">
         <v>9</v>
       </c>
       <c r="C1041" t="s">
         <v>1840</v>
       </c>
       <c r="D1041">
         <v>1998</v>
       </c>
       <c r="E1041" t="s">
         <v>1841</v>
       </c>
       <c r="F1041" t="s">
         <v>12</v>
       </c>
       <c r="G1041">
         <v>322.0</v>
       </c>
       <c r="H1041">
         <v>322.0</v>
       </c>
     </row>
     <row r="1042" spans="1:8">
       <c r="A1042" t="s">
@@ -33497,51 +33479,51 @@
       </c>
       <c r="B1042" t="s">
         <v>9</v>
       </c>
       <c r="C1042" t="s">
         <v>1842</v>
       </c>
       <c r="D1042">
         <v>1999</v>
       </c>
       <c r="E1042" t="s">
         <v>1843</v>
       </c>
       <c r="F1042" t="s">
         <v>12</v>
       </c>
       <c r="G1042">
         <v>348.0</v>
       </c>
       <c r="H1042">
         <v>348.0</v>
       </c>
     </row>
     <row r="1043" spans="1:8">
       <c r="A1043" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1043" t="s">
         <v>9</v>
       </c>
       <c r="C1043" t="s">
         <v>1844</v>
       </c>
       <c r="D1043">
         <v>2015</v>
       </c>
       <c r="E1043" t="s">
         <v>1845</v>
       </c>
       <c r="F1043" t="s">
         <v>12</v>
       </c>
       <c r="G1043">
         <v>232.0</v>
       </c>
       <c r="H1043">
         <v>232.0</v>
       </c>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044" t="s">
@@ -33601,155 +33583,149 @@
       </c>
       <c r="B1046" t="s">
         <v>9</v>
       </c>
       <c r="C1046" t="s">
         <v>1850</v>
       </c>
       <c r="D1046">
         <v>1999</v>
       </c>
       <c r="E1046" t="s">
         <v>1851</v>
       </c>
       <c r="F1046" t="s">
         <v>12</v>
       </c>
       <c r="G1046">
         <v>314.0</v>
       </c>
       <c r="H1046">
         <v>314.0</v>
       </c>
     </row>
     <row r="1047" spans="1:8">
       <c r="A1047" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1047" t="s">
         <v>9</v>
       </c>
       <c r="C1047" t="s">
         <v>1852</v>
       </c>
       <c r="D1047">
         <v>2011</v>
       </c>
       <c r="E1047" t="s">
         <v>1853</v>
       </c>
       <c r="F1047" t="s">
         <v>12</v>
       </c>
-      <c r="G1047">
-[...1 lines deleted...]
-      </c>
       <c r="H1047">
         <v>142.0</v>
       </c>
     </row>
     <row r="1048" spans="1:8">
       <c r="A1048" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1048" t="s">
         <v>9</v>
       </c>
       <c r="C1048" t="s">
         <v>1854</v>
       </c>
       <c r="D1048">
         <v>2010</v>
       </c>
       <c r="E1048" t="s">
         <v>1855</v>
       </c>
       <c r="F1048" t="s">
         <v>12</v>
       </c>
       <c r="G1048">
         <v>348.0</v>
       </c>
       <c r="H1048">
         <v>348.0</v>
       </c>
     </row>
     <row r="1049" spans="1:8">
       <c r="A1049" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1049" t="s">
         <v>9</v>
       </c>
       <c r="C1049" t="s">
         <v>1856</v>
       </c>
       <c r="D1049">
         <v>2011</v>
       </c>
       <c r="E1049" t="s">
         <v>1857</v>
       </c>
       <c r="F1049" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>142.0</v>
       </c>
       <c r="H1049">
         <v>142.0</v>
       </c>
     </row>
     <row r="1050" spans="1:8">
       <c r="A1050" t="s">
         <v>107</v>
       </c>
       <c r="B1050" t="s">
         <v>9</v>
       </c>
       <c r="C1050" t="s">
         <v>1858</v>
       </c>
       <c r="D1050">
         <v>2015</v>
       </c>
       <c r="E1050" t="s">
         <v>1859</v>
       </c>
       <c r="F1050" t="s">
         <v>12</v>
       </c>
       <c r="G1050">
         <v>232.0</v>
       </c>
       <c r="H1050">
         <v>232.0</v>
       </c>
     </row>
     <row r="1051" spans="1:8">
       <c r="A1051" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1051" t="s">
         <v>9</v>
       </c>
       <c r="C1051" t="s">
         <v>1860</v>
       </c>
       <c r="D1051">
         <v>2016</v>
       </c>
       <c r="E1051" t="s">
         <v>1861</v>
       </c>
       <c r="F1051" t="s">
         <v>12</v>
       </c>
       <c r="G1051">
         <v>322.0</v>
       </c>
       <c r="H1051">
         <v>322.0</v>
       </c>
     </row>
     <row r="1052" spans="1:8">
       <c r="A1052" t="s">
@@ -33757,103 +33733,103 @@
       </c>
       <c r="B1052" t="s">
         <v>9</v>
       </c>
       <c r="C1052" t="s">
         <v>1862</v>
       </c>
       <c r="D1052">
         <v>2014</v>
       </c>
       <c r="E1052" t="s">
         <v>1863</v>
       </c>
       <c r="F1052" t="s">
         <v>12</v>
       </c>
       <c r="G1052">
         <v>306.0</v>
       </c>
       <c r="H1052">
         <v>306.0</v>
       </c>
     </row>
     <row r="1053" spans="1:8">
       <c r="A1053" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1053" t="s">
         <v>9</v>
       </c>
       <c r="C1053" t="s">
         <v>1864</v>
       </c>
       <c r="D1053">
         <v>2012</v>
       </c>
       <c r="E1053" t="s">
         <v>1865</v>
       </c>
       <c r="F1053" t="s">
         <v>12</v>
       </c>
       <c r="G1053">
         <v>348.0</v>
       </c>
       <c r="H1053">
         <v>348.0</v>
       </c>
     </row>
     <row r="1054" spans="1:8">
       <c r="A1054" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1054" t="s">
         <v>9</v>
       </c>
       <c r="C1054" t="s">
         <v>1866</v>
       </c>
       <c r="D1054">
         <v>2017</v>
       </c>
       <c r="E1054" t="s">
         <v>1867</v>
       </c>
       <c r="F1054" t="s">
         <v>12</v>
       </c>
       <c r="G1054">
         <v>322.0</v>
       </c>
       <c r="H1054">
         <v>322.0</v>
       </c>
     </row>
     <row r="1055" spans="1:8">
       <c r="A1055" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1055" t="s">
         <v>9</v>
       </c>
       <c r="C1055" t="s">
         <v>1868</v>
       </c>
       <c r="D1055">
         <v>2002</v>
       </c>
       <c r="E1055" t="s">
         <v>1869</v>
       </c>
       <c r="F1055" t="s">
         <v>12</v>
       </c>
       <c r="G1055">
         <v>306.0</v>
       </c>
       <c r="H1055">
         <v>306.0</v>
       </c>
     </row>
     <row r="1056" spans="1:8">
       <c r="A1056" t="s">
@@ -33887,77 +33863,77 @@
       </c>
       <c r="B1057" t="s">
         <v>9</v>
       </c>
       <c r="C1057" t="s">
         <v>1873</v>
       </c>
       <c r="D1057">
         <v>2002</v>
       </c>
       <c r="E1057" t="s">
         <v>1874</v>
       </c>
       <c r="F1057" t="s">
         <v>12</v>
       </c>
       <c r="G1057">
         <v>322.0</v>
       </c>
       <c r="H1057">
         <v>322.0</v>
       </c>
     </row>
     <row r="1058" spans="1:8">
       <c r="A1058" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1058" t="s">
         <v>9</v>
       </c>
       <c r="C1058" t="s">
         <v>1875</v>
       </c>
       <c r="D1058">
         <v>1999</v>
       </c>
       <c r="E1058" t="s">
         <v>1876</v>
       </c>
       <c r="F1058" t="s">
         <v>12</v>
       </c>
       <c r="G1058">
         <v>272.0</v>
       </c>
       <c r="H1058">
         <v>272.0</v>
       </c>
     </row>
     <row r="1059" spans="1:8">
       <c r="A1059" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1059" t="s">
         <v>9</v>
       </c>
       <c r="C1059" t="s">
         <v>1877</v>
       </c>
       <c r="D1059">
         <v>2012</v>
       </c>
       <c r="E1059" t="s">
         <v>1878</v>
       </c>
       <c r="F1059" t="s">
         <v>12</v>
       </c>
       <c r="G1059">
         <v>348.0</v>
       </c>
       <c r="H1059">
         <v>348.0</v>
       </c>
     </row>
     <row r="1060" spans="1:8">
       <c r="A1060" t="s">
@@ -33991,77 +33967,77 @@
       </c>
       <c r="B1061" t="s">
         <v>9</v>
       </c>
       <c r="C1061" t="s">
         <v>1881</v>
       </c>
       <c r="D1061">
         <v>2010</v>
       </c>
       <c r="E1061" t="s">
         <v>1882</v>
       </c>
       <c r="F1061" t="s">
         <v>12</v>
       </c>
       <c r="G1061">
         <v>306.0</v>
       </c>
       <c r="H1061">
         <v>306.0</v>
       </c>
     </row>
     <row r="1062" spans="1:8">
       <c r="A1062" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1062" t="s">
         <v>9</v>
       </c>
       <c r="C1062" t="s">
         <v>1883</v>
       </c>
       <c r="D1062">
         <v>2017</v>
       </c>
       <c r="E1062" t="s">
         <v>1884</v>
       </c>
       <c r="F1062" t="s">
         <v>12</v>
       </c>
       <c r="G1062">
         <v>306.0</v>
       </c>
       <c r="H1062">
         <v>306.0</v>
       </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1063" t="s">
         <v>9</v>
       </c>
       <c r="C1063" t="s">
         <v>1885</v>
       </c>
       <c r="D1063">
         <v>2008</v>
       </c>
       <c r="E1063" t="s">
         <v>1886</v>
       </c>
       <c r="F1063" t="s">
         <v>12</v>
       </c>
       <c r="G1063">
         <v>232.0</v>
       </c>
       <c r="H1063">
         <v>232.0</v>
       </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064" t="s">
@@ -34069,51 +34045,51 @@
       </c>
       <c r="B1064" t="s">
         <v>9</v>
       </c>
       <c r="C1064" t="s">
         <v>1887</v>
       </c>
       <c r="D1064">
         <v>2004</v>
       </c>
       <c r="E1064" t="s">
         <v>1888</v>
       </c>
       <c r="F1064" t="s">
         <v>12</v>
       </c>
       <c r="G1064">
         <v>232.0</v>
       </c>
       <c r="H1064">
         <v>232.0</v>
       </c>
     </row>
     <row r="1065" spans="1:8">
       <c r="A1065" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1065" t="s">
         <v>9</v>
       </c>
       <c r="C1065" t="s">
         <v>1889</v>
       </c>
       <c r="D1065">
         <v>2002</v>
       </c>
       <c r="E1065" t="s">
         <v>1890</v>
       </c>
       <c r="F1065" t="s">
         <v>12</v>
       </c>
       <c r="G1065">
         <v>348.0</v>
       </c>
       <c r="H1065">
         <v>348.0</v>
       </c>
     </row>
     <row r="1066" spans="1:8">
       <c r="A1066" t="s">
@@ -34138,60 +34114,57 @@
         <v>272.0</v>
       </c>
       <c r="H1066">
         <v>272.0</v>
       </c>
     </row>
     <row r="1067" spans="1:8">
       <c r="A1067" t="s">
         <v>8</v>
       </c>
       <c r="B1067" t="s">
         <v>9</v>
       </c>
       <c r="C1067" t="s">
         <v>1893</v>
       </c>
       <c r="D1067">
         <v>2000</v>
       </c>
       <c r="E1067" t="s">
         <v>1894</v>
       </c>
       <c r="F1067" t="s">
         <v>12</v>
       </c>
-      <c r="G1067">
-[...1 lines deleted...]
-      </c>
       <c r="H1067">
         <v>374.0</v>
       </c>
     </row>
     <row r="1068" spans="1:8">
       <c r="A1068" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1068" t="s">
         <v>9</v>
       </c>
       <c r="C1068" t="s">
         <v>1895</v>
       </c>
       <c r="D1068">
         <v>2015</v>
       </c>
       <c r="E1068" t="s">
         <v>1896</v>
       </c>
       <c r="F1068" t="s">
         <v>12</v>
       </c>
       <c r="G1068">
         <v>232.0</v>
       </c>
       <c r="H1068">
         <v>232.0</v>
       </c>
     </row>
     <row r="1069" spans="1:8">
       <c r="A1069" t="s">
@@ -34225,51 +34198,51 @@
       </c>
       <c r="B1070" t="s">
         <v>9</v>
       </c>
       <c r="C1070" t="s">
         <v>1899</v>
       </c>
       <c r="D1070">
         <v>30</v>
       </c>
       <c r="E1070" t="s">
         <v>1900</v>
       </c>
       <c r="F1070" t="s">
         <v>12</v>
       </c>
       <c r="G1070">
         <v>20.0</v>
       </c>
       <c r="H1070">
         <v>20.0</v>
       </c>
     </row>
     <row r="1071" spans="1:8">
       <c r="A1071" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1071" t="s">
         <v>9</v>
       </c>
       <c r="C1071" t="s">
         <v>1901</v>
       </c>
       <c r="D1071">
         <v>2009</v>
       </c>
       <c r="E1071" t="s">
         <v>1902</v>
       </c>
       <c r="F1071" t="s">
         <v>12</v>
       </c>
       <c r="G1071">
         <v>272.0</v>
       </c>
       <c r="H1071">
         <v>272.0</v>
       </c>
     </row>
     <row r="1072" spans="1:8">
       <c r="A1072" t="s">
@@ -34329,51 +34302,51 @@
       </c>
       <c r="B1074" t="s">
         <v>9</v>
       </c>
       <c r="C1074" t="s">
         <v>1907</v>
       </c>
       <c r="D1074">
         <v>28</v>
       </c>
       <c r="E1074" t="s">
         <v>1908</v>
       </c>
       <c r="F1074" t="s">
         <v>12</v>
       </c>
       <c r="G1074">
         <v>20.0</v>
       </c>
       <c r="H1074">
         <v>20.0</v>
       </c>
     </row>
     <row r="1075" spans="1:8">
       <c r="A1075" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1075" t="s">
         <v>9</v>
       </c>
       <c r="C1075" t="s">
         <v>1909</v>
       </c>
       <c r="D1075">
         <v>2002</v>
       </c>
       <c r="E1075" t="s">
         <v>1910</v>
       </c>
       <c r="F1075" t="s">
         <v>12</v>
       </c>
       <c r="G1075">
         <v>232.0</v>
       </c>
       <c r="H1075">
         <v>232.0</v>
       </c>
     </row>
     <row r="1076" spans="1:8">
       <c r="A1076" t="s">
@@ -34407,129 +34380,123 @@
       </c>
       <c r="B1077" t="s">
         <v>9</v>
       </c>
       <c r="C1077" t="s">
         <v>1913</v>
       </c>
       <c r="D1077">
         <v>2008</v>
       </c>
       <c r="E1077" t="s">
         <v>1914</v>
       </c>
       <c r="F1077" t="s">
         <v>12</v>
       </c>
       <c r="G1077">
         <v>348.0</v>
       </c>
       <c r="H1077">
         <v>348.0</v>
       </c>
     </row>
     <row r="1078" spans="1:8">
       <c r="A1078" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1078" t="s">
         <v>9</v>
       </c>
       <c r="C1078" t="s">
         <v>1915</v>
       </c>
       <c r="D1078">
         <v>2011</v>
       </c>
       <c r="E1078" t="s">
         <v>1916</v>
       </c>
       <c r="F1078" t="s">
         <v>12</v>
       </c>
-      <c r="G1078">
-[...1 lines deleted...]
-      </c>
       <c r="H1078">
         <v>142.0</v>
       </c>
     </row>
     <row r="1079" spans="1:8">
       <c r="A1079" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1079" t="s">
         <v>9</v>
       </c>
       <c r="C1079" t="s">
         <v>1917</v>
       </c>
       <c r="D1079">
         <v>2016</v>
       </c>
       <c r="E1079" t="s">
         <v>1918</v>
       </c>
       <c r="F1079" t="s">
         <v>12</v>
       </c>
       <c r="G1079">
         <v>272.0</v>
       </c>
       <c r="H1079">
         <v>272.0</v>
       </c>
     </row>
     <row r="1080" spans="1:8">
       <c r="A1080" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1080" t="s">
         <v>9</v>
       </c>
       <c r="C1080" t="s">
         <v>1641</v>
       </c>
       <c r="D1080">
         <v>1999</v>
       </c>
       <c r="E1080" t="s">
         <v>1851</v>
       </c>
       <c r="F1080" t="s">
         <v>12</v>
       </c>
-      <c r="G1080">
-[...1 lines deleted...]
-      </c>
       <c r="H1080">
         <v>348.0</v>
       </c>
     </row>
     <row r="1081" spans="1:8">
       <c r="A1081" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1081" t="s">
         <v>9</v>
       </c>
       <c r="C1081" t="s">
         <v>1919</v>
       </c>
       <c r="D1081">
         <v>2001</v>
       </c>
       <c r="E1081" t="s">
         <v>1920</v>
       </c>
       <c r="F1081" t="s">
         <v>12</v>
       </c>
       <c r="G1081">
         <v>348.0</v>
       </c>
       <c r="H1081">
         <v>348.0</v>
       </c>
     </row>
     <row r="1082" spans="1:8">
       <c r="A1082" t="s">
@@ -34563,77 +34530,77 @@
       </c>
       <c r="B1083" t="s">
         <v>9</v>
       </c>
       <c r="C1083" t="s">
         <v>1923</v>
       </c>
       <c r="D1083">
         <v>2019</v>
       </c>
       <c r="E1083" t="s">
         <v>1924</v>
       </c>
       <c r="F1083" t="s">
         <v>12</v>
       </c>
       <c r="G1083">
         <v>322.0</v>
       </c>
       <c r="H1083">
         <v>322.0</v>
       </c>
     </row>
     <row r="1084" spans="1:8">
       <c r="A1084" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1084" t="s">
         <v>9</v>
       </c>
       <c r="C1084" t="s">
         <v>1925</v>
       </c>
       <c r="D1084">
         <v>2015</v>
       </c>
       <c r="E1084" t="s">
         <v>1926</v>
       </c>
       <c r="F1084" t="s">
         <v>12</v>
       </c>
       <c r="G1084">
         <v>322.0</v>
       </c>
       <c r="H1084">
         <v>322.0</v>
       </c>
     </row>
     <row r="1085" spans="1:8">
       <c r="A1085" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1085" t="s">
         <v>9</v>
       </c>
       <c r="C1085" t="s">
         <v>1927</v>
       </c>
       <c r="D1085">
         <v>2005</v>
       </c>
       <c r="E1085" t="s">
         <v>1928</v>
       </c>
       <c r="F1085" t="s">
         <v>12</v>
       </c>
       <c r="G1085">
         <v>348.0</v>
       </c>
       <c r="H1085">
         <v>348.0</v>
       </c>
     </row>
     <row r="1086" spans="1:8">
       <c r="A1086" t="s">
@@ -34641,51 +34608,51 @@
       </c>
       <c r="B1086" t="s">
         <v>9</v>
       </c>
       <c r="C1086" t="s">
         <v>1929</v>
       </c>
       <c r="D1086">
         <v>2015</v>
       </c>
       <c r="E1086" t="s">
         <v>1930</v>
       </c>
       <c r="F1086" t="s">
         <v>12</v>
       </c>
       <c r="G1086">
         <v>272.0</v>
       </c>
       <c r="H1086">
         <v>272.0</v>
       </c>
     </row>
     <row r="1087" spans="1:8">
       <c r="A1087" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1087" t="s">
         <v>9</v>
       </c>
       <c r="C1087" t="s">
         <v>1931</v>
       </c>
       <c r="D1087">
         <v>2016</v>
       </c>
       <c r="E1087" t="s">
         <v>1932</v>
       </c>
       <c r="F1087" t="s">
         <v>12</v>
       </c>
       <c r="G1087">
         <v>306.0</v>
       </c>
       <c r="H1087">
         <v>306.0</v>
       </c>
     </row>
     <row r="1088" spans="1:8">
       <c r="A1088" t="s">
@@ -34693,51 +34660,51 @@
       </c>
       <c r="B1088" t="s">
         <v>9</v>
       </c>
       <c r="C1088" t="s">
         <v>1933</v>
       </c>
       <c r="D1088">
         <v>2013</v>
       </c>
       <c r="E1088" t="s">
         <v>1934</v>
       </c>
       <c r="F1088" t="s">
         <v>12</v>
       </c>
       <c r="G1088">
         <v>348.0</v>
       </c>
       <c r="H1088">
         <v>348.0</v>
       </c>
     </row>
     <row r="1089" spans="1:8">
       <c r="A1089" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1089" t="s">
         <v>9</v>
       </c>
       <c r="C1089" t="s">
         <v>1935</v>
       </c>
       <c r="D1089">
         <v>2002</v>
       </c>
       <c r="E1089" t="s">
         <v>1936</v>
       </c>
       <c r="F1089" t="s">
         <v>12</v>
       </c>
       <c r="G1089">
         <v>166.0</v>
       </c>
       <c r="H1089">
         <v>166.0</v>
       </c>
     </row>
     <row r="1090" spans="1:8">
       <c r="A1090" t="s">
@@ -34849,259 +34816,259 @@
       </c>
       <c r="B1094" t="s">
         <v>9</v>
       </c>
       <c r="C1094" t="s">
         <v>1945</v>
       </c>
       <c r="D1094">
         <v>2013</v>
       </c>
       <c r="E1094" t="s">
         <v>1946</v>
       </c>
       <c r="F1094" t="s">
         <v>12</v>
       </c>
       <c r="G1094">
         <v>232.0</v>
       </c>
       <c r="H1094">
         <v>232.0</v>
       </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1095" t="s">
         <v>9</v>
       </c>
       <c r="C1095" t="s">
         <v>1947</v>
       </c>
       <c r="D1095">
         <v>2012</v>
       </c>
       <c r="E1095" t="s">
         <v>1948</v>
       </c>
       <c r="F1095" t="s">
         <v>12</v>
       </c>
       <c r="G1095">
         <v>348.0</v>
       </c>
       <c r="H1095">
         <v>348.0</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1096" t="s">
         <v>9</v>
       </c>
       <c r="C1096" t="s">
         <v>1949</v>
       </c>
       <c r="D1096">
         <v>2002</v>
       </c>
       <c r="E1096" t="s">
         <v>1950</v>
       </c>
       <c r="F1096" t="s">
         <v>12</v>
       </c>
       <c r="G1096">
         <v>348.0</v>
       </c>
       <c r="H1096">
         <v>348.0</v>
       </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1097" t="s">
         <v>9</v>
       </c>
       <c r="C1097" t="s">
         <v>1951</v>
       </c>
       <c r="D1097">
         <v>2015</v>
       </c>
       <c r="E1097" t="s">
         <v>1952</v>
       </c>
       <c r="F1097" t="s">
         <v>12</v>
       </c>
       <c r="G1097">
         <v>232.0</v>
       </c>
       <c r="H1097">
         <v>232.0</v>
       </c>
     </row>
     <row r="1098" spans="1:8">
       <c r="A1098" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1098" t="s">
         <v>9</v>
       </c>
       <c r="C1098" t="s">
         <v>1953</v>
       </c>
       <c r="D1098">
         <v>2016</v>
       </c>
       <c r="E1098" t="s">
         <v>1954</v>
       </c>
       <c r="F1098" t="s">
         <v>12</v>
       </c>
       <c r="G1098">
         <v>348.0</v>
       </c>
       <c r="H1098">
         <v>348.0</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1099" t="s">
         <v>9</v>
       </c>
       <c r="C1099" t="s">
         <v>1955</v>
       </c>
       <c r="D1099">
         <v>2001</v>
       </c>
       <c r="E1099" t="s">
         <v>1956</v>
       </c>
       <c r="F1099" t="s">
         <v>12</v>
       </c>
       <c r="G1099">
         <v>272.0</v>
       </c>
       <c r="H1099">
         <v>272.0</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1100" t="s">
         <v>9</v>
       </c>
       <c r="C1100" t="s">
         <v>1957</v>
       </c>
       <c r="D1100">
         <v>2014</v>
       </c>
       <c r="E1100" t="s">
         <v>1958</v>
       </c>
       <c r="F1100" t="s">
         <v>12</v>
       </c>
       <c r="G1100">
         <v>232.0</v>
       </c>
       <c r="H1100">
         <v>232.0</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1101" t="s">
         <v>9</v>
       </c>
       <c r="C1101" t="s">
         <v>1959</v>
       </c>
       <c r="D1101">
         <v>2012</v>
       </c>
       <c r="E1101" t="s">
         <v>1960</v>
       </c>
       <c r="F1101" t="s">
         <v>12</v>
       </c>
       <c r="G1101">
         <v>348.0</v>
       </c>
       <c r="H1101">
         <v>348.0</v>
       </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1102" t="s">
         <v>9</v>
       </c>
       <c r="C1102" t="s">
         <v>1961</v>
       </c>
       <c r="D1102">
         <v>2012</v>
       </c>
       <c r="E1102" t="s">
         <v>1962</v>
       </c>
       <c r="F1102" t="s">
         <v>12</v>
       </c>
       <c r="G1102">
         <v>232.0</v>
       </c>
       <c r="H1102">
         <v>232.0</v>
       </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1103" t="s">
         <v>9</v>
       </c>
       <c r="C1103" t="s">
         <v>1963</v>
       </c>
       <c r="D1103">
         <v>2012</v>
       </c>
       <c r="E1103" t="s">
         <v>1964</v>
       </c>
       <c r="F1103" t="s">
         <v>12</v>
       </c>
       <c r="G1103">
         <v>348.0</v>
       </c>
       <c r="H1103">
         <v>348.0</v>
       </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104" t="s">
@@ -35109,51 +35076,51 @@
       </c>
       <c r="B1104" t="s">
         <v>9</v>
       </c>
       <c r="C1104" t="s">
         <v>1965</v>
       </c>
       <c r="D1104">
         <v>2018</v>
       </c>
       <c r="E1104" t="s">
         <v>1966</v>
       </c>
       <c r="F1104" t="s">
         <v>12</v>
       </c>
       <c r="G1104">
         <v>348.0</v>
       </c>
       <c r="H1104">
         <v>348.0</v>
       </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1105" t="s">
         <v>9</v>
       </c>
       <c r="C1105" t="s">
         <v>1967</v>
       </c>
       <c r="D1105">
         <v>2014</v>
       </c>
       <c r="E1105" t="s">
         <v>1968</v>
       </c>
       <c r="F1105" t="s">
         <v>12</v>
       </c>
       <c r="G1105">
         <v>272.0</v>
       </c>
       <c r="H1105">
         <v>272.0</v>
       </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106" t="s">
@@ -35161,51 +35128,51 @@
       </c>
       <c r="B1106" t="s">
         <v>9</v>
       </c>
       <c r="C1106" t="s">
         <v>1969</v>
       </c>
       <c r="D1106">
         <v>2017</v>
       </c>
       <c r="E1106" t="s">
         <v>1970</v>
       </c>
       <c r="F1106" t="s">
         <v>12</v>
       </c>
       <c r="G1106">
         <v>348.0</v>
       </c>
       <c r="H1106">
         <v>348.0</v>
       </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1107" t="s">
         <v>9</v>
       </c>
       <c r="C1107" t="s">
         <v>1971</v>
       </c>
       <c r="D1107">
         <v>2015</v>
       </c>
       <c r="E1107" t="s">
         <v>1972</v>
       </c>
       <c r="F1107" t="s">
         <v>12</v>
       </c>
       <c r="G1107">
         <v>306.0</v>
       </c>
       <c r="H1107">
         <v>306.0</v>
       </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108" t="s">
@@ -35239,77 +35206,77 @@
       </c>
       <c r="B1109" t="s">
         <v>9</v>
       </c>
       <c r="C1109" t="s">
         <v>1975</v>
       </c>
       <c r="D1109">
         <v>2018</v>
       </c>
       <c r="E1109" t="s">
         <v>1976</v>
       </c>
       <c r="F1109" t="s">
         <v>12</v>
       </c>
       <c r="G1109">
         <v>348.0</v>
       </c>
       <c r="H1109">
         <v>348.0</v>
       </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1110" t="s">
         <v>9</v>
       </c>
       <c r="C1110" t="s">
         <v>1977</v>
       </c>
       <c r="D1110">
         <v>2006</v>
       </c>
       <c r="E1110" t="s">
         <v>1978</v>
       </c>
       <c r="F1110" t="s">
         <v>12</v>
       </c>
       <c r="G1110">
         <v>348.0</v>
       </c>
       <c r="H1110">
         <v>348.0</v>
       </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1111" t="s">
         <v>9</v>
       </c>
       <c r="C1111" t="s">
         <v>1979</v>
       </c>
       <c r="D1111">
         <v>2017</v>
       </c>
       <c r="E1111" t="s">
         <v>1980</v>
       </c>
       <c r="F1111" t="s">
         <v>12</v>
       </c>
       <c r="G1111">
         <v>306.0</v>
       </c>
       <c r="H1111">
         <v>306.0</v>
       </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112" t="s">
@@ -35317,51 +35284,51 @@
       </c>
       <c r="B1112" t="s">
         <v>9</v>
       </c>
       <c r="C1112" t="s">
         <v>1981</v>
       </c>
       <c r="D1112">
         <v>2019</v>
       </c>
       <c r="E1112" t="s">
         <v>1982</v>
       </c>
       <c r="F1112" t="s">
         <v>12</v>
       </c>
       <c r="G1112">
         <v>348.0</v>
       </c>
       <c r="H1112">
         <v>348.0</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1113" t="s">
         <v>9</v>
       </c>
       <c r="C1113" t="s">
         <v>1983</v>
       </c>
       <c r="D1113">
         <v>2009</v>
       </c>
       <c r="E1113" t="s">
         <v>1984</v>
       </c>
       <c r="F1113" t="s">
         <v>12</v>
       </c>
       <c r="G1113">
         <v>272.0</v>
       </c>
       <c r="H1113">
         <v>272.0</v>
       </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114" t="s">
@@ -35369,77 +35336,77 @@
       </c>
       <c r="B1114" t="s">
         <v>9</v>
       </c>
       <c r="C1114" t="s">
         <v>1985</v>
       </c>
       <c r="D1114">
         <v>2010</v>
       </c>
       <c r="E1114" t="s">
         <v>1986</v>
       </c>
       <c r="F1114" t="s">
         <v>12</v>
       </c>
       <c r="G1114">
         <v>232.0</v>
       </c>
       <c r="H1114">
         <v>232.0</v>
       </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1115" t="s">
         <v>9</v>
       </c>
       <c r="C1115" t="s">
         <v>1987</v>
       </c>
       <c r="D1115">
         <v>2016</v>
       </c>
       <c r="E1115" t="s">
         <v>1988</v>
       </c>
       <c r="F1115" t="s">
         <v>12</v>
       </c>
       <c r="G1115">
         <v>322.0</v>
       </c>
       <c r="H1115">
         <v>322.0</v>
       </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1116" t="s">
         <v>9</v>
       </c>
       <c r="C1116" t="s">
         <v>1989</v>
       </c>
       <c r="D1116">
         <v>2009</v>
       </c>
       <c r="E1116" t="s">
         <v>1990</v>
       </c>
       <c r="F1116" t="s">
         <v>12</v>
       </c>
       <c r="G1116">
         <v>322.0</v>
       </c>
       <c r="H1116">
         <v>322.0</v>
       </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117" t="s">
@@ -35447,77 +35414,77 @@
       </c>
       <c r="B1117" t="s">
         <v>9</v>
       </c>
       <c r="C1117" t="s">
         <v>1991</v>
       </c>
       <c r="D1117">
         <v>2010</v>
       </c>
       <c r="E1117" t="s">
         <v>1992</v>
       </c>
       <c r="F1117" t="s">
         <v>12</v>
       </c>
       <c r="G1117">
         <v>322.0</v>
       </c>
       <c r="H1117">
         <v>322.0</v>
       </c>
     </row>
     <row r="1118" spans="1:8">
       <c r="A1118" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1118" t="s">
         <v>9</v>
       </c>
       <c r="C1118" t="s">
         <v>1993</v>
       </c>
       <c r="D1118">
         <v>1994</v>
       </c>
       <c r="E1118" t="s">
         <v>1994</v>
       </c>
       <c r="F1118" t="s">
         <v>12</v>
       </c>
       <c r="G1118">
         <v>348.0</v>
       </c>
       <c r="H1118">
         <v>348.0</v>
       </c>
     </row>
     <row r="1119" spans="1:8">
       <c r="A1119" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1119" t="s">
         <v>9</v>
       </c>
       <c r="C1119" t="s">
         <v>1995</v>
       </c>
       <c r="D1119">
         <v>2012</v>
       </c>
       <c r="E1119" t="s">
         <v>1996</v>
       </c>
       <c r="F1119" t="s">
         <v>12</v>
       </c>
       <c r="G1119">
         <v>348.0</v>
       </c>
       <c r="H1119">
         <v>348.0</v>
       </c>
     </row>
     <row r="1120" spans="1:8">
       <c r="A1120" t="s">
@@ -35525,95 +35492,92 @@
       </c>
       <c r="B1120" t="s">
         <v>9</v>
       </c>
       <c r="C1120" t="s">
         <v>1997</v>
       </c>
       <c r="D1120">
         <v>2015</v>
       </c>
       <c r="E1120" t="s">
         <v>1998</v>
       </c>
       <c r="F1120" t="s">
         <v>12</v>
       </c>
       <c r="G1120">
         <v>348.0</v>
       </c>
       <c r="H1120">
         <v>348.0</v>
       </c>
     </row>
     <row r="1121" spans="1:8">
       <c r="A1121" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1121" t="s">
         <v>9</v>
       </c>
       <c r="C1121" t="s">
         <v>1999</v>
       </c>
       <c r="D1121">
         <v>2002</v>
       </c>
       <c r="E1121" t="s">
         <v>2000</v>
       </c>
       <c r="F1121" t="s">
         <v>12</v>
       </c>
       <c r="G1121">
         <v>348.0</v>
       </c>
       <c r="H1121">
         <v>348.0</v>
       </c>
     </row>
     <row r="1122" spans="1:8">
       <c r="A1122" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1122" t="s">
         <v>9</v>
       </c>
       <c r="C1122" t="s">
         <v>2001</v>
       </c>
       <c r="D1122">
         <v>2011</v>
       </c>
       <c r="E1122" t="s">
         <v>2002</v>
       </c>
       <c r="F1122" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>166.0</v>
       </c>
       <c r="H1122">
         <v>166.0</v>
       </c>
     </row>
     <row r="1123" spans="1:8">
       <c r="A1123" t="s">
         <v>8</v>
       </c>
       <c r="B1123" t="s">
         <v>9</v>
       </c>
       <c r="C1123" t="s">
         <v>2003</v>
       </c>
       <c r="D1123">
         <v>2018</v>
       </c>
       <c r="E1123" t="s">
         <v>2004</v>
       </c>
       <c r="F1123" t="s">
         <v>12</v>
       </c>
       <c r="G1123">
@@ -35629,77 +35593,77 @@
       </c>
       <c r="B1124" t="s">
         <v>9</v>
       </c>
       <c r="C1124" t="s">
         <v>2005</v>
       </c>
       <c r="D1124">
         <v>2010</v>
       </c>
       <c r="E1124" t="s">
         <v>2006</v>
       </c>
       <c r="F1124" t="s">
         <v>12</v>
       </c>
       <c r="G1124">
         <v>348.0</v>
       </c>
       <c r="H1124">
         <v>348.0</v>
       </c>
     </row>
     <row r="1125" spans="1:8">
       <c r="A1125" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1125" t="s">
         <v>9</v>
       </c>
       <c r="C1125" t="s">
         <v>2007</v>
       </c>
       <c r="D1125">
         <v>2012</v>
       </c>
       <c r="E1125" t="s">
         <v>2008</v>
       </c>
       <c r="F1125" t="s">
         <v>12</v>
       </c>
       <c r="G1125">
         <v>306.0</v>
       </c>
       <c r="H1125">
         <v>306.0</v>
       </c>
     </row>
     <row r="1126" spans="1:8">
       <c r="A1126" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1126" t="s">
         <v>9</v>
       </c>
       <c r="C1126" t="s">
         <v>2009</v>
       </c>
       <c r="D1126">
         <v>2005</v>
       </c>
       <c r="E1126" t="s">
         <v>2010</v>
       </c>
       <c r="F1126" t="s">
         <v>12</v>
       </c>
       <c r="G1126">
         <v>348.0</v>
       </c>
       <c r="H1126">
         <v>348.0</v>
       </c>
     </row>
     <row r="1127" spans="1:8">
       <c r="A1127" t="s">
@@ -35707,77 +35671,77 @@
       </c>
       <c r="B1127" t="s">
         <v>9</v>
       </c>
       <c r="C1127" t="s">
         <v>2011</v>
       </c>
       <c r="D1127">
         <v>2018</v>
       </c>
       <c r="E1127" t="s">
         <v>2012</v>
       </c>
       <c r="F1127" t="s">
         <v>12</v>
       </c>
       <c r="G1127">
         <v>348.0</v>
       </c>
       <c r="H1127">
         <v>348.0</v>
       </c>
     </row>
     <row r="1128" spans="1:8">
       <c r="A1128" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1128" t="s">
         <v>9</v>
       </c>
       <c r="C1128" t="s">
         <v>2013</v>
       </c>
       <c r="D1128">
         <v>2017</v>
       </c>
       <c r="E1128" t="s">
         <v>2014</v>
       </c>
       <c r="F1128" t="s">
         <v>12</v>
       </c>
       <c r="G1128">
         <v>272.0</v>
       </c>
       <c r="H1128">
         <v>272.0</v>
       </c>
     </row>
     <row r="1129" spans="1:8">
       <c r="A1129" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1129" t="s">
         <v>9</v>
       </c>
       <c r="C1129" t="s">
         <v>2015</v>
       </c>
       <c r="D1129">
         <v>2017</v>
       </c>
       <c r="E1129" t="s">
         <v>2016</v>
       </c>
       <c r="F1129" t="s">
         <v>12</v>
       </c>
       <c r="G1129">
         <v>348.0</v>
       </c>
       <c r="H1129">
         <v>348.0</v>
       </c>
     </row>
     <row r="1130" spans="1:8">
       <c r="A1130" t="s">
@@ -35837,51 +35801,51 @@
       </c>
       <c r="B1132" t="s">
         <v>9</v>
       </c>
       <c r="C1132" t="s">
         <v>2021</v>
       </c>
       <c r="D1132">
         <v>2003</v>
       </c>
       <c r="E1132" t="s">
         <v>2022</v>
       </c>
       <c r="F1132" t="s">
         <v>12</v>
       </c>
       <c r="G1132">
         <v>272.0</v>
       </c>
       <c r="H1132">
         <v>272.0</v>
       </c>
     </row>
     <row r="1133" spans="1:8">
       <c r="A1133" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1133" t="s">
         <v>9</v>
       </c>
       <c r="C1133" t="s">
         <v>2023</v>
       </c>
       <c r="D1133">
         <v>2016</v>
       </c>
       <c r="E1133" t="s">
         <v>2024</v>
       </c>
       <c r="F1133" t="s">
         <v>12</v>
       </c>
       <c r="G1133">
         <v>232.0</v>
       </c>
       <c r="H1133">
         <v>232.0</v>
       </c>
     </row>
     <row r="1134" spans="1:8">
       <c r="A1134" t="s">
@@ -35889,51 +35853,51 @@
       </c>
       <c r="B1134" t="s">
         <v>9</v>
       </c>
       <c r="C1134" t="s">
         <v>2025</v>
       </c>
       <c r="D1134">
         <v>2018</v>
       </c>
       <c r="E1134" t="s">
         <v>2026</v>
       </c>
       <c r="F1134" t="s">
         <v>12</v>
       </c>
       <c r="G1134">
         <v>232.0</v>
       </c>
       <c r="H1134">
         <v>232.0</v>
       </c>
     </row>
     <row r="1135" spans="1:8">
       <c r="A1135" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1135" t="s">
         <v>9</v>
       </c>
       <c r="C1135" t="s">
         <v>2027</v>
       </c>
       <c r="D1135">
         <v>2015</v>
       </c>
       <c r="E1135" t="s">
         <v>2028</v>
       </c>
       <c r="F1135" t="s">
         <v>12</v>
       </c>
       <c r="G1135">
         <v>348.0</v>
       </c>
       <c r="H1135">
         <v>348.0</v>
       </c>
     </row>
     <row r="1136" spans="1:8">
       <c r="A1136" t="s">
@@ -35941,77 +35905,77 @@
       </c>
       <c r="B1136" t="s">
         <v>9</v>
       </c>
       <c r="C1136" t="s">
         <v>2029</v>
       </c>
       <c r="D1136">
         <v>2010</v>
       </c>
       <c r="E1136" t="s">
         <v>2030</v>
       </c>
       <c r="F1136" t="s">
         <v>12</v>
       </c>
       <c r="G1136">
         <v>272.0</v>
       </c>
       <c r="H1136">
         <v>272.0</v>
       </c>
     </row>
     <row r="1137" spans="1:8">
       <c r="A1137" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1137" t="s">
         <v>9</v>
       </c>
       <c r="C1137" t="s">
         <v>2031</v>
       </c>
       <c r="D1137">
         <v>2016</v>
       </c>
       <c r="E1137" t="s">
         <v>2032</v>
       </c>
       <c r="F1137" t="s">
         <v>12</v>
       </c>
       <c r="G1137">
         <v>348.0</v>
       </c>
       <c r="H1137">
         <v>348.0</v>
       </c>
     </row>
     <row r="1138" spans="1:8">
       <c r="A1138" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="B1138" t="s">
         <v>9</v>
       </c>
       <c r="C1138" t="s">
         <v>2033</v>
       </c>
       <c r="D1138">
         <v>2002</v>
       </c>
       <c r="E1138" t="s">
         <v>2034</v>
       </c>
       <c r="F1138" t="s">
         <v>12</v>
       </c>
       <c r="G1138">
         <v>272.0</v>
       </c>
       <c r="H1138">
         <v>272.0</v>
       </c>
     </row>
     <row r="1139" spans="1:8">
       <c r="A1139" t="s">