--- v2 (2026-02-15)
+++ v3 (2026-04-03)
@@ -3589,51 +3589,51 @@
       </c>
       <c r="B92" t="s">
         <v>18</v>
       </c>
       <c r="C92" t="s">
         <v>202</v>
       </c>
       <c r="D92">
         <v>2005</v>
       </c>
       <c r="E92" t="s">
         <v>203</v>
       </c>
       <c r="F92" t="s">
         <v>21</v>
       </c>
       <c r="G92">
         <v>232.0</v>
       </c>
       <c r="H92">
         <v>232.0</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>167</v>
+        <v>147</v>
       </c>
       <c r="B93" t="s">
         <v>18</v>
       </c>
       <c r="C93" t="s">
         <v>204</v>
       </c>
       <c r="D93">
         <v>2006</v>
       </c>
       <c r="E93" t="s">
         <v>205</v>
       </c>
       <c r="F93" t="s">
         <v>21</v>
       </c>
       <c r="G93">
         <v>142.0</v>
       </c>
       <c r="H93">
         <v>142.0</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
@@ -3872,51 +3872,51 @@
       </c>
       <c r="B103" t="s">
         <v>18</v>
       </c>
       <c r="C103" t="s">
         <v>224</v>
       </c>
       <c r="D103">
         <v>1959</v>
       </c>
       <c r="E103" t="s">
         <v>225</v>
       </c>
       <c r="F103" t="s">
         <v>21</v>
       </c>
       <c r="G103">
         <v>142.0</v>
       </c>
       <c r="H103">
         <v>142.0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="B104" t="s">
         <v>18</v>
       </c>
       <c r="C104" t="s">
         <v>226</v>
       </c>
       <c r="D104">
         <v>1990</v>
       </c>
       <c r="E104" t="s">
         <v>227</v>
       </c>
       <c r="F104" t="s">
         <v>21</v>
       </c>
       <c r="G104">
         <v>166.0</v>
       </c>
       <c r="H104">
         <v>166.0</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">