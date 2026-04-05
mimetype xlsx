--- v2 (2026-02-16)
+++ v3 (2026-04-05)
@@ -7396,51 +7396,51 @@
       </c>
       <c r="B188" t="s">
         <v>14</v>
       </c>
       <c r="C188" t="s">
         <v>388</v>
       </c>
       <c r="D188">
         <v>1998</v>
       </c>
       <c r="E188" t="s">
         <v>389</v>
       </c>
       <c r="F188" t="s">
         <v>17</v>
       </c>
       <c r="G188">
         <v>166.0</v>
       </c>
       <c r="H188">
         <v>166.0</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>375</v>
+        <v>274</v>
       </c>
       <c r="B189" t="s">
         <v>14</v>
       </c>
       <c r="C189" t="s">
         <v>390</v>
       </c>
       <c r="D189">
         <v>2006</v>
       </c>
       <c r="E189" t="s">
         <v>391</v>
       </c>
       <c r="F189" t="s">
         <v>17</v>
       </c>
       <c r="G189">
         <v>232.0</v>
       </c>
       <c r="H189">
         <v>232.0</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
@@ -7474,51 +7474,51 @@
       </c>
       <c r="B191" t="s">
         <v>14</v>
       </c>
       <c r="C191" t="s">
         <v>394</v>
       </c>
       <c r="D191">
         <v>3</v>
       </c>
       <c r="E191" t="s">
         <v>395</v>
       </c>
       <c r="F191" t="s">
         <v>17</v>
       </c>
       <c r="G191">
         <v>20.0</v>
       </c>
       <c r="H191">
         <v>20.0</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>375</v>
+        <v>274</v>
       </c>
       <c r="B192" t="s">
         <v>14</v>
       </c>
       <c r="C192" t="s">
         <v>396</v>
       </c>
       <c r="D192">
         <v>1993</v>
       </c>
       <c r="E192" t="s">
         <v>397</v>
       </c>
       <c r="F192" t="s">
         <v>17</v>
       </c>
       <c r="G192">
         <v>142.0</v>
       </c>
       <c r="H192">
         <v>142.0</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
@@ -7604,51 +7604,51 @@
       </c>
       <c r="B196" t="s">
         <v>14</v>
       </c>
       <c r="C196" t="s">
         <v>404</v>
       </c>
       <c r="D196">
         <v>2015</v>
       </c>
       <c r="E196" t="s">
         <v>405</v>
       </c>
       <c r="F196" t="s">
         <v>17</v>
       </c>
       <c r="G196">
         <v>166.0</v>
       </c>
       <c r="H196">
         <v>166.0</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>375</v>
+        <v>274</v>
       </c>
       <c r="B197" t="s">
         <v>14</v>
       </c>
       <c r="C197" t="s">
         <v>406</v>
       </c>
       <c r="D197">
         <v>2006</v>
       </c>
       <c r="E197" t="s">
         <v>407</v>
       </c>
       <c r="F197" t="s">
         <v>17</v>
       </c>
       <c r="G197">
         <v>166.0</v>
       </c>
       <c r="H197">
         <v>166.0</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
@@ -9164,51 +9164,51 @@
       </c>
       <c r="B256" t="s">
         <v>14</v>
       </c>
       <c r="C256" t="s">
         <v>523</v>
       </c>
       <c r="D256">
         <v>27</v>
       </c>
       <c r="E256" t="s">
         <v>524</v>
       </c>
       <c r="F256" t="s">
         <v>17</v>
       </c>
       <c r="G256">
         <v>20.0</v>
       </c>
       <c r="H256">
         <v>20.0</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>375</v>
+        <v>274</v>
       </c>
       <c r="B257" t="s">
         <v>14</v>
       </c>
       <c r="C257" t="s">
         <v>525</v>
       </c>
       <c r="D257">
         <v>2006</v>
       </c>
       <c r="E257" t="s">
         <v>526</v>
       </c>
       <c r="F257" t="s">
         <v>17</v>
       </c>
       <c r="G257">
         <v>166.0</v>
       </c>
       <c r="H257">
         <v>166.0</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
@@ -9294,51 +9294,51 @@
       </c>
       <c r="B261" t="s">
         <v>14</v>
       </c>
       <c r="C261" t="s">
         <v>533</v>
       </c>
       <c r="D261">
         <v>1994</v>
       </c>
       <c r="E261" t="s">
         <v>534</v>
       </c>
       <c r="F261" t="s">
         <v>17</v>
       </c>
       <c r="G261">
         <v>142.0</v>
       </c>
       <c r="H261">
         <v>142.0</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>375</v>
+        <v>274</v>
       </c>
       <c r="B262" t="s">
         <v>14</v>
       </c>
       <c r="C262" t="s">
         <v>535</v>
       </c>
       <c r="D262">
         <v>2005</v>
       </c>
       <c r="E262" t="s">
         <v>536</v>
       </c>
       <c r="F262" t="s">
         <v>17</v>
       </c>
       <c r="G262">
         <v>142.0</v>
       </c>
       <c r="H262">
         <v>142.0</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
@@ -9918,51 +9918,51 @@
       </c>
       <c r="B285" t="s">
         <v>14</v>
       </c>
       <c r="C285" t="s">
         <v>579</v>
       </c>
       <c r="D285">
         <v>1995</v>
       </c>
       <c r="E285" t="s">
         <v>580</v>
       </c>
       <c r="F285" t="s">
         <v>17</v>
       </c>
       <c r="G285">
         <v>142.0</v>
       </c>
       <c r="H285">
         <v>142.0</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>375</v>
+        <v>274</v>
       </c>
       <c r="B286" t="s">
         <v>14</v>
       </c>
       <c r="C286" t="s">
         <v>581</v>
       </c>
       <c r="D286">
         <v>2006</v>
       </c>
       <c r="E286" t="s">
         <v>582</v>
       </c>
       <c r="F286" t="s">
         <v>17</v>
       </c>
       <c r="G286">
         <v>142.0</v>
       </c>
       <c r="H286">
         <v>142.0</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
@@ -10256,51 +10256,51 @@
       </c>
       <c r="B298" t="s">
         <v>14</v>
       </c>
       <c r="C298" t="s">
         <v>603</v>
       </c>
       <c r="D298">
         <v>1997</v>
       </c>
       <c r="E298" t="s">
         <v>604</v>
       </c>
       <c r="F298" t="s">
         <v>17</v>
       </c>
       <c r="G298">
         <v>142.0</v>
       </c>
       <c r="H298">
         <v>142.0</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>375</v>
+        <v>274</v>
       </c>
       <c r="B299" t="s">
         <v>14</v>
       </c>
       <c r="C299" t="s">
         <v>605</v>
       </c>
       <c r="D299">
         <v>2005</v>
       </c>
       <c r="E299" t="s">
         <v>606</v>
       </c>
       <c r="F299" t="s">
         <v>17</v>
       </c>
       <c r="G299">
         <v>142.0</v>
       </c>
       <c r="H299">
         <v>142.0</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
@@ -10334,51 +10334,51 @@
       </c>
       <c r="B301" t="s">
         <v>14</v>
       </c>
       <c r="C301" t="s">
         <v>609</v>
       </c>
       <c r="D301">
         <v>1992</v>
       </c>
       <c r="E301" t="s">
         <v>610</v>
       </c>
       <c r="F301" t="s">
         <v>17</v>
       </c>
       <c r="G301">
         <v>142.0</v>
       </c>
       <c r="H301">
         <v>142.0</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>375</v>
+        <v>274</v>
       </c>
       <c r="B302" t="s">
         <v>14</v>
       </c>
       <c r="C302" t="s">
         <v>611</v>
       </c>
       <c r="D302">
         <v>2006</v>
       </c>
       <c r="E302" t="s">
         <v>612</v>
       </c>
       <c r="F302" t="s">
         <v>17</v>
       </c>
       <c r="G302">
         <v>142.0</v>
       </c>
       <c r="H302">
         <v>142.0</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
@@ -10750,51 +10750,51 @@
       </c>
       <c r="B317" t="s">
         <v>14</v>
       </c>
       <c r="C317" t="s">
         <v>640</v>
       </c>
       <c r="D317">
         <v>2013</v>
       </c>
       <c r="E317" t="s">
         <v>641</v>
       </c>
       <c r="F317" t="s">
         <v>17</v>
       </c>
       <c r="G317">
         <v>142.0</v>
       </c>
       <c r="H317">
         <v>142.0</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>375</v>
+        <v>274</v>
       </c>
       <c r="B318" t="s">
         <v>14</v>
       </c>
       <c r="C318" t="s">
         <v>642</v>
       </c>
       <c r="D318">
         <v>2006</v>
       </c>
       <c r="E318" t="s">
         <v>643</v>
       </c>
       <c r="F318" t="s">
         <v>17</v>
       </c>
       <c r="G318">
         <v>166.0</v>
       </c>
       <c r="H318">
         <v>166.0</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">