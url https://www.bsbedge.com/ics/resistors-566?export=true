--- v2 (2026-02-17)
+++ v3 (2026-04-03)
@@ -737,84 +737,84 @@
   <si>
     <t>BS EN 140401-804:2011+A2:2019 - TC</t>
   </si>
   <si>
     <t>Detail Specification: Fixed low power film high stability SMD resistors. Rectangular. Stability classes 0,1; 0,25</t>
   </si>
   <si>
     <t>BS EN IEC 60477-2:2022</t>
   </si>
   <si>
     <t>Laboratory resistors - Laboratory AC resistors</t>
   </si>
   <si>
     <t>21/30450001 DC</t>
   </si>
   <si>
     <t>BS EN 140401-804:2011+A2:2019</t>
   </si>
   <si>
     <t>BS EN IEC 60068-2-20:2021 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Environmental testing - Tests. Test Ta and Tb: Test methods for solderability and resistance to soldering heat of devices with leads</t>
   </si>
   <si>
+    <t>Under Review</t>
+  </si>
+  <si>
     <t>BS EN IEC 61051-1:2018 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Varistors for use in electronic equipment - Generic specification</t>
   </si>
   <si>
     <t>BS EN IEC 60115-1:2023 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Fixed resistors for use in electronic equipment - Generic specification</t>
   </si>
   <si>
     <t>BS EN 140401-802:2007+A3:2017</t>
   </si>
   <si>
     <t>Detail specification: Fixed low power film SMD resistors. Rectangular. Stability classes 1; 2</t>
   </si>
   <si>
     <t>BS EN IEC 60477-1:2022</t>
   </si>
   <si>
     <t>Laboratory resistors - Laboratory DC resistors</t>
   </si>
   <si>
     <t>Confirmed</t>
   </si>
   <si>
     <t>BS 9940-03.0:1983</t>
   </si>
   <si>
     <t>Harmonized system of quality assessment for electronic components. Fixed resistors for use in electronic equipment - Sectional specification: fixed precision resistors</t>
-  </si>
-[...1 lines deleted...]
-    <t>Under Review</t>
   </si>
   <si>
     <t>BS CECC 40300:1981</t>
   </si>
   <si>
     <t>Harmonized system of quality assessment for electronic components: sectional specification: fixed precision resistors</t>
   </si>
   <si>
     <t>BS EN 60738-1-1:2008</t>
   </si>
   <si>
     <t>Thermistors. Directly heated positive step-function temperature coefficient - Blank detail specification. Current limiting application. Assessment level EZ</t>
   </si>
   <si>
     <t>BS EN 60738-1-4:2008</t>
   </si>
   <si>
     <t>Thermistors. Directly heated positive step-function temperature coefficient - Blank detail specification. Sensing application. Assessment level EZ</t>
   </si>
   <si>
     <t>BS EN 140101:2008</t>
   </si>
   <si>
     <t>Blank Detail Specification. Fixed low power film resistors</t>
   </si>
@@ -1833,50 +1833,53 @@
         <v>63.27</v>
       </c>
       <c r="H5">
         <v>63.27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6">
         <v>2023</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
+      <c r="G6">
+        <v>272.0</v>
+      </c>
       <c r="H6">
         <v>272.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7">
         <v>2025</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>27</v>
       </c>
       <c r="G7">
         <v>0.0</v>
@@ -4742,53 +4745,50 @@
         <v>20.0</v>
       </c>
       <c r="H117">
         <v>20.0</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>8</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>233</v>
       </c>
       <c r="D118">
         <v>2011</v>
       </c>
       <c r="E118" t="s">
         <v>234</v>
       </c>
       <c r="F118" t="s">
         <v>12</v>
       </c>
-      <c r="G118">
-[...1 lines deleted...]
-      </c>
       <c r="H118">
         <v>382.0</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>8</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>235</v>
       </c>
       <c r="D119">
         <v>2022</v>
       </c>
       <c r="E119" t="s">
         <v>236</v>
       </c>
       <c r="F119" t="s">
         <v>12</v>
       </c>
       <c r="G119">
         <v>272.0</v>
@@ -4855,181 +4855,181 @@
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>239</v>
       </c>
       <c r="D122">
         <v>2021</v>
       </c>
       <c r="E122" t="s">
         <v>240</v>
       </c>
       <c r="F122" t="s">
         <v>12</v>
       </c>
       <c r="G122">
         <v>326.0</v>
       </c>
       <c r="H122">
         <v>326.0</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>8</v>
+        <v>241</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D123">
         <v>2018</v>
       </c>
       <c r="E123" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F123" t="s">
         <v>12</v>
       </c>
       <c r="G123">
         <v>452.0</v>
       </c>
       <c r="H123">
         <v>452.0</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>8</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D124">
         <v>2023</v>
       </c>
       <c r="E124" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F124" t="s">
         <v>12</v>
       </c>
       <c r="G124">
         <v>488.0</v>
       </c>
       <c r="H124">
         <v>488.0</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>8</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D125">
         <v>2007</v>
       </c>
       <c r="E125" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F125" t="s">
         <v>12</v>
       </c>
       <c r="G125">
         <v>272.0</v>
       </c>
       <c r="H125">
         <v>272.0</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>8</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D126">
         <v>2022</v>
       </c>
       <c r="E126" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F126" t="s">
         <v>12</v>
       </c>
       <c r="G126">
         <v>272.0</v>
       </c>
       <c r="H126">
         <v>272.0</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D127">
         <v>1983</v>
       </c>
       <c r="E127" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F127" t="s">
         <v>12</v>
       </c>
       <c r="G127">
         <v>166.0</v>
       </c>
       <c r="H127">
         <v>166.0</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>253</v>
       </c>
       <c r="D128">
         <v>1981</v>
       </c>
       <c r="E128" t="s">
         <v>254</v>
       </c>
       <c r="F128" t="s">
         <v>12</v>
       </c>
       <c r="G128">
         <v>166.0</v>
       </c>
       <c r="H128">
         <v>166.0</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
@@ -5037,51 +5037,51 @@
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>255</v>
       </c>
       <c r="D129">
         <v>2008</v>
       </c>
       <c r="E129" t="s">
         <v>256</v>
       </c>
       <c r="F129" t="s">
         <v>12</v>
       </c>
       <c r="G129">
         <v>166.0</v>
       </c>
       <c r="H129">
         <v>166.0</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>257</v>
       </c>
       <c r="D130">
         <v>2008</v>
       </c>
       <c r="E130" t="s">
         <v>258</v>
       </c>
       <c r="F130" t="s">
         <v>12</v>
       </c>
       <c r="G130">
         <v>158.0</v>
       </c>
       <c r="H130">
         <v>158.0</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
@@ -5115,51 +5115,51 @@
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>261</v>
       </c>
       <c r="D132">
         <v>2005</v>
       </c>
       <c r="E132" t="s">
         <v>262</v>
       </c>
       <c r="F132" t="s">
         <v>12</v>
       </c>
       <c r="G132">
         <v>272.0</v>
       </c>
       <c r="H132">
         <v>272.0</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>263</v>
       </c>
       <c r="D133">
         <v>1988</v>
       </c>
       <c r="E133" t="s">
         <v>264</v>
       </c>
       <c r="F133" t="s">
         <v>12</v>
       </c>
       <c r="G133">
         <v>232.0</v>
       </c>
       <c r="H133">
         <v>232.0</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
@@ -5219,51 +5219,51 @@
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>269</v>
       </c>
       <c r="D136">
         <v>2012</v>
       </c>
       <c r="E136" t="s">
         <v>173</v>
       </c>
       <c r="F136" t="s">
         <v>12</v>
       </c>
       <c r="G136">
         <v>142.0</v>
       </c>
       <c r="H136">
         <v>142.0</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>270</v>
       </c>
       <c r="D137">
         <v>1978</v>
       </c>
       <c r="E137" t="s">
         <v>271</v>
       </c>
       <c r="F137" t="s">
         <v>12</v>
       </c>
       <c r="G137">
         <v>166.0</v>
       </c>
       <c r="H137">
         <v>166.0</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
@@ -5297,51 +5297,51 @@
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>274</v>
       </c>
       <c r="D139">
         <v>2023</v>
       </c>
       <c r="E139" t="s">
         <v>275</v>
       </c>
       <c r="F139" t="s">
         <v>12</v>
       </c>
       <c r="G139">
         <v>306.0</v>
       </c>
       <c r="H139">
         <v>306.0</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>276</v>
       </c>
       <c r="D140">
         <v>1984</v>
       </c>
       <c r="E140" t="s">
         <v>277</v>
       </c>
       <c r="F140" t="s">
         <v>12</v>
       </c>
       <c r="G140">
         <v>142.0</v>
       </c>
       <c r="H140">
         <v>142.0</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
@@ -5375,129 +5375,129 @@
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>280</v>
       </c>
       <c r="D142">
         <v>2004</v>
       </c>
       <c r="E142" t="s">
         <v>281</v>
       </c>
       <c r="F142" t="s">
         <v>12</v>
       </c>
       <c r="G142">
         <v>142.0</v>
       </c>
       <c r="H142">
         <v>142.0</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>282</v>
       </c>
       <c r="D143">
         <v>1978</v>
       </c>
       <c r="E143" t="s">
         <v>283</v>
       </c>
       <c r="F143" t="s">
         <v>12</v>
       </c>
       <c r="G143">
         <v>142.0</v>
       </c>
       <c r="H143">
         <v>142.0</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>284</v>
       </c>
       <c r="D144">
         <v>1979</v>
       </c>
       <c r="E144" t="s">
         <v>285</v>
       </c>
       <c r="F144" t="s">
         <v>12</v>
       </c>
       <c r="G144">
         <v>232.0</v>
       </c>
       <c r="H144">
         <v>232.0</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>286</v>
       </c>
       <c r="D145">
         <v>1978</v>
       </c>
       <c r="E145" t="s">
         <v>287</v>
       </c>
       <c r="F145" t="s">
         <v>12</v>
       </c>
       <c r="G145">
         <v>166.0</v>
       </c>
       <c r="H145">
         <v>166.0</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>288</v>
       </c>
       <c r="D146">
         <v>1979</v>
       </c>
       <c r="E146" t="s">
         <v>289</v>
       </c>
       <c r="F146" t="s">
         <v>12</v>
       </c>
       <c r="G146">
         <v>166.0</v>
       </c>
       <c r="H146">
         <v>166.0</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
@@ -5557,72 +5557,72 @@
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>294</v>
       </c>
       <c r="D149">
         <v>1996</v>
       </c>
       <c r="E149" t="s">
         <v>295</v>
       </c>
       <c r="F149" t="s">
         <v>12</v>
       </c>
       <c r="G149">
         <v>166.0</v>
       </c>
       <c r="H149">
         <v>166.0</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>296</v>
       </c>
       <c r="D150">
         <v>2018</v>
       </c>
       <c r="E150" t="s">
         <v>297</v>
       </c>
       <c r="F150" t="s">
         <v>12</v>
       </c>
       <c r="G150">
-        <v>306.0</v>
+        <v>322.0</v>
       </c>
       <c r="H150">
-        <v>306.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>8</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>298</v>
       </c>
       <c r="D151">
         <v>1997</v>
       </c>
       <c r="E151" t="s">
         <v>299</v>
       </c>
       <c r="F151" t="s">
         <v>12</v>
       </c>
       <c r="G151">
         <v>232.0</v>
       </c>
       <c r="H151">
@@ -5739,51 +5739,51 @@
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>308</v>
       </c>
       <c r="D156">
         <v>2022</v>
       </c>
       <c r="E156" t="s">
         <v>309</v>
       </c>
       <c r="F156" t="s">
         <v>12</v>
       </c>
       <c r="G156">
         <v>382.0</v>
       </c>
       <c r="H156">
         <v>382.0</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>310</v>
       </c>
       <c r="D157">
         <v>1979</v>
       </c>
       <c r="E157" t="s">
         <v>311</v>
       </c>
       <c r="F157" t="s">
         <v>12</v>
       </c>
       <c r="G157">
         <v>232.0</v>
       </c>
       <c r="H157">
         <v>232.0</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
@@ -5791,51 +5791,51 @@
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>312</v>
       </c>
       <c r="D158">
         <v>1992</v>
       </c>
       <c r="E158" t="s">
         <v>313</v>
       </c>
       <c r="F158" t="s">
         <v>12</v>
       </c>
       <c r="G158">
         <v>166.0</v>
       </c>
       <c r="H158">
         <v>166.0</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>314</v>
       </c>
       <c r="D159">
         <v>1978</v>
       </c>
       <c r="E159" t="s">
         <v>315</v>
       </c>
       <c r="F159" t="s">
         <v>12</v>
       </c>
       <c r="G159">
         <v>166.0</v>
       </c>
       <c r="H159">
         <v>166.0</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
@@ -5843,77 +5843,77 @@
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>316</v>
       </c>
       <c r="D160">
         <v>2012</v>
       </c>
       <c r="E160" t="s">
         <v>175</v>
       </c>
       <c r="F160" t="s">
         <v>12</v>
       </c>
       <c r="G160">
         <v>166.0</v>
       </c>
       <c r="H160">
         <v>166.0</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>317</v>
       </c>
       <c r="D161">
         <v>2015</v>
       </c>
       <c r="E161" t="s">
         <v>318</v>
       </c>
       <c r="F161" t="s">
         <v>12</v>
       </c>
       <c r="G161">
         <v>272.0</v>
       </c>
       <c r="H161">
         <v>272.0</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>319</v>
       </c>
       <c r="D162">
         <v>1979</v>
       </c>
       <c r="E162" t="s">
         <v>320</v>
       </c>
       <c r="F162" t="s">
         <v>12</v>
       </c>
       <c r="G162">
         <v>232.0</v>
       </c>
       <c r="H162">
         <v>232.0</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
@@ -6103,51 +6103,51 @@
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>335</v>
       </c>
       <c r="D170">
         <v>2016</v>
       </c>
       <c r="E170" t="s">
         <v>336</v>
       </c>
       <c r="F170" t="s">
         <v>12</v>
       </c>
       <c r="G170">
         <v>272.0</v>
       </c>
       <c r="H170">
         <v>272.0</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>337</v>
       </c>
       <c r="D171">
         <v>1977</v>
       </c>
       <c r="E171" t="s">
         <v>338</v>
       </c>
       <c r="F171" t="s">
         <v>12</v>
       </c>
       <c r="G171">
         <v>142.0</v>
       </c>
       <c r="H171">
         <v>142.0</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
@@ -6155,103 +6155,103 @@
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>339</v>
       </c>
       <c r="D172">
         <v>1996</v>
       </c>
       <c r="E172" t="s">
         <v>340</v>
       </c>
       <c r="F172" t="s">
         <v>12</v>
       </c>
       <c r="G172">
         <v>166.0</v>
       </c>
       <c r="H172">
         <v>166.0</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>341</v>
       </c>
       <c r="D173">
         <v>1985</v>
       </c>
       <c r="E173" t="s">
         <v>342</v>
       </c>
       <c r="F173" t="s">
         <v>12</v>
       </c>
       <c r="G173">
         <v>232.0</v>
       </c>
       <c r="H173">
         <v>232.0</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>343</v>
       </c>
       <c r="D174">
         <v>1980</v>
       </c>
       <c r="E174" t="s">
         <v>344</v>
       </c>
       <c r="F174" t="s">
         <v>12</v>
       </c>
       <c r="G174">
         <v>232.0</v>
       </c>
       <c r="H174">
         <v>232.0</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>345</v>
       </c>
       <c r="D175">
         <v>2003</v>
       </c>
       <c r="E175" t="s">
         <v>346</v>
       </c>
       <c r="F175" t="s">
         <v>12</v>
       </c>
       <c r="G175">
         <v>142.0</v>
       </c>
       <c r="H175">
         <v>142.0</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
@@ -6259,100 +6259,100 @@
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>347</v>
       </c>
       <c r="D176">
         <v>1992</v>
       </c>
       <c r="E176" t="s">
         <v>348</v>
       </c>
       <c r="F176" t="s">
         <v>12</v>
       </c>
       <c r="G176">
         <v>166.0</v>
       </c>
       <c r="H176">
         <v>166.0</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>349</v>
       </c>
       <c r="D177">
         <v>1985</v>
       </c>
       <c r="E177" t="s">
         <v>350</v>
       </c>
       <c r="F177" t="s">
         <v>12</v>
       </c>
       <c r="G177">
         <v>232.0</v>
       </c>
       <c r="H177">
         <v>232.0</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>8</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>351</v>
       </c>
       <c r="E178" t="s">
         <v>352</v>
       </c>
       <c r="F178" t="s">
         <v>12</v>
       </c>
       <c r="G178">
         <v>20.0</v>
       </c>
       <c r="H178">
         <v>20.0</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>353</v>
       </c>
       <c r="D179">
         <v>2001</v>
       </c>
       <c r="E179" t="s">
         <v>354</v>
       </c>
       <c r="F179" t="s">
         <v>12</v>
       </c>
       <c r="G179">
         <v>166.0</v>
       </c>
       <c r="H179">
         <v>166.0</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
@@ -6360,51 +6360,51 @@
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>355</v>
       </c>
       <c r="D180">
         <v>2015</v>
       </c>
       <c r="E180" t="s">
         <v>114</v>
       </c>
       <c r="F180" t="s">
         <v>12</v>
       </c>
       <c r="G180">
         <v>166.0</v>
       </c>
       <c r="H180">
         <v>166.0</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>356</v>
       </c>
       <c r="D181">
         <v>1984</v>
       </c>
       <c r="E181" t="s">
         <v>357</v>
       </c>
       <c r="F181" t="s">
         <v>12</v>
       </c>
       <c r="G181">
         <v>142.0</v>
       </c>
       <c r="H181">
         <v>142.0</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
@@ -6438,51 +6438,51 @@
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>360</v>
       </c>
       <c r="D183">
         <v>2005</v>
       </c>
       <c r="E183" t="s">
         <v>361</v>
       </c>
       <c r="F183" t="s">
         <v>12</v>
       </c>
       <c r="G183">
         <v>166.0</v>
       </c>
       <c r="H183">
         <v>166.0</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>362</v>
       </c>
       <c r="D184">
         <v>1978</v>
       </c>
       <c r="E184" t="s">
         <v>363</v>
       </c>
       <c r="F184" t="s">
         <v>12</v>
       </c>
       <c r="G184">
         <v>166.0</v>
       </c>
       <c r="H184">
         <v>166.0</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
@@ -6516,129 +6516,129 @@
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>366</v>
       </c>
       <c r="D186">
         <v>1992</v>
       </c>
       <c r="E186" t="s">
         <v>367</v>
       </c>
       <c r="F186" t="s">
         <v>12</v>
       </c>
       <c r="G186">
         <v>166.0</v>
       </c>
       <c r="H186">
         <v>166.0</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>368</v>
       </c>
       <c r="D187">
         <v>1978</v>
       </c>
       <c r="E187" t="s">
         <v>369</v>
       </c>
       <c r="F187" t="s">
         <v>12</v>
       </c>
       <c r="G187">
         <v>232.0</v>
       </c>
       <c r="H187">
         <v>232.0</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>370</v>
       </c>
       <c r="D188">
         <v>1978</v>
       </c>
       <c r="E188" t="s">
         <v>371</v>
       </c>
       <c r="F188" t="s">
         <v>12</v>
       </c>
       <c r="G188">
         <v>166.0</v>
       </c>
       <c r="H188">
         <v>166.0</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>372</v>
       </c>
       <c r="D189">
         <v>1988</v>
       </c>
       <c r="E189" t="s">
         <v>373</v>
       </c>
       <c r="F189" t="s">
         <v>12</v>
       </c>
       <c r="G189">
         <v>142.0</v>
       </c>
       <c r="H189">
         <v>142.0</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>374</v>
       </c>
       <c r="D190">
         <v>1975</v>
       </c>
       <c r="E190" t="s">
         <v>375</v>
       </c>
       <c r="F190" t="s">
         <v>12</v>
       </c>
       <c r="G190">
         <v>232.0</v>
       </c>
       <c r="H190">
         <v>232.0</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
@@ -6646,51 +6646,51 @@
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>377</v>
       </c>
       <c r="D191">
         <v>2015</v>
       </c>
       <c r="E191" t="s">
         <v>378</v>
       </c>
       <c r="F191" t="s">
         <v>12</v>
       </c>
       <c r="G191">
         <v>306.0</v>
       </c>
       <c r="H191">
         <v>306.0</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>379</v>
       </c>
       <c r="D192">
         <v>1984</v>
       </c>
       <c r="E192" t="s">
         <v>380</v>
       </c>
       <c r="F192" t="s">
         <v>12</v>
       </c>
       <c r="G192">
         <v>166.0</v>
       </c>
       <c r="H192">
         <v>166.0</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
@@ -6698,77 +6698,77 @@
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>381</v>
       </c>
       <c r="D193">
         <v>2008</v>
       </c>
       <c r="E193" t="s">
         <v>382</v>
       </c>
       <c r="F193" t="s">
         <v>12</v>
       </c>
       <c r="G193">
         <v>272.0</v>
       </c>
       <c r="H193">
         <v>272.0</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>383</v>
       </c>
       <c r="D194">
         <v>1988</v>
       </c>
       <c r="E194" t="s">
         <v>384</v>
       </c>
       <c r="F194" t="s">
         <v>12</v>
       </c>
       <c r="G194">
         <v>166.0</v>
       </c>
       <c r="H194">
         <v>166.0</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>385</v>
       </c>
       <c r="D195">
         <v>1985</v>
       </c>
       <c r="E195" t="s">
         <v>386</v>
       </c>
       <c r="F195" t="s">
         <v>12</v>
       </c>
       <c r="G195">
         <v>166.0</v>
       </c>
       <c r="H195">
         <v>166.0</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
@@ -6802,51 +6802,51 @@
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>389</v>
       </c>
       <c r="D197">
         <v>1997</v>
       </c>
       <c r="E197" t="s">
         <v>390</v>
       </c>
       <c r="F197" t="s">
         <v>12</v>
       </c>
       <c r="G197">
         <v>166.0</v>
       </c>
       <c r="H197">
         <v>166.0</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>391</v>
       </c>
       <c r="D198">
         <v>1978</v>
       </c>
       <c r="E198" t="s">
         <v>392</v>
       </c>
       <c r="F198" t="s">
         <v>12</v>
       </c>
       <c r="G198">
         <v>166.0</v>
       </c>
       <c r="H198">
         <v>166.0</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
@@ -6984,51 +6984,51 @@
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>403</v>
       </c>
       <c r="D204">
         <v>1997</v>
       </c>
       <c r="E204" t="s">
         <v>404</v>
       </c>
       <c r="F204" t="s">
         <v>12</v>
       </c>
       <c r="G204">
         <v>166.0</v>
       </c>
       <c r="H204">
         <v>166.0</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>405</v>
       </c>
       <c r="D205">
         <v>1979</v>
       </c>
       <c r="E205" t="s">
         <v>406</v>
       </c>
       <c r="F205" t="s">
         <v>12</v>
       </c>
       <c r="G205">
         <v>166.0</v>
       </c>
       <c r="H205">
         <v>166.0</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
@@ -7036,77 +7036,77 @@
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>407</v>
       </c>
       <c r="D206">
         <v>1992</v>
       </c>
       <c r="E206" t="s">
         <v>408</v>
       </c>
       <c r="F206" t="s">
         <v>12</v>
       </c>
       <c r="G206">
         <v>166.0</v>
       </c>
       <c r="H206">
         <v>166.0</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>409</v>
       </c>
       <c r="D207">
         <v>2015</v>
       </c>
       <c r="E207" t="s">
         <v>410</v>
       </c>
       <c r="F207" t="s">
         <v>12</v>
       </c>
       <c r="G207">
         <v>348.0</v>
       </c>
       <c r="H207">
         <v>348.0</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>411</v>
       </c>
       <c r="D208">
         <v>2009</v>
       </c>
       <c r="E208" t="s">
         <v>412</v>
       </c>
       <c r="F208" t="s">
         <v>12</v>
       </c>
       <c r="G208">
         <v>272.0</v>
       </c>
       <c r="H208">
         <v>272.0</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
@@ -7166,51 +7166,51 @@
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>416</v>
       </c>
       <c r="D211">
         <v>2016</v>
       </c>
       <c r="E211" t="s">
         <v>144</v>
       </c>
       <c r="F211" t="s">
         <v>12</v>
       </c>
       <c r="G211">
         <v>272.0</v>
       </c>
       <c r="H211">
         <v>272.0</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>417</v>
       </c>
       <c r="D212">
         <v>1984</v>
       </c>
       <c r="E212" t="s">
         <v>418</v>
       </c>
       <c r="F212" t="s">
         <v>12</v>
       </c>
       <c r="G212">
         <v>142.0</v>
       </c>
       <c r="H212">
         <v>142.0</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">