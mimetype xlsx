--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -695,66 +695,66 @@
   <si>
     <t>Dependability management - Application guide. Engineering of system dependability</t>
   </si>
   <si>
     <t>BS EN 60706-5:2007</t>
   </si>
   <si>
     <t>Maintainability of equipment - Testability and diagnostic testing</t>
   </si>
   <si>
     <t>BS EN 61163-1:2006</t>
   </si>
   <si>
     <t>Reliability stress screening - Repairable assemblies manufactured in lots</t>
   </si>
   <si>
     <t>BS EN IEC 62960:2020</t>
   </si>
   <si>
     <t>BS EN 61160:2005</t>
   </si>
   <si>
     <t>BS EN 62550:2017</t>
   </si>
   <si>
+    <t>BS 5760-8:1998</t>
+  </si>
+  <si>
+    <t>Reliability of systems, equipment and components - Guide to assessment of reliability of systems containing software</t>
+  </si>
+  <si>
+    <t>BS IEC 60605-4:2001</t>
+  </si>
+  <si>
+    <t>Equipment reliability testing - Statistical procedures for exponential distribution. Point estimates, confidence intervals, prediction intervals and tolerance intervals</t>
+  </si>
+  <si>
+    <t>BS EN IEC 62853:2018</t>
+  </si>
+  <si>
     <t>Confirmed</t>
-  </si>
-[...13 lines deleted...]
-    <t>BS EN IEC 62853:2018</t>
   </si>
   <si>
     <t>BS 5760-10.3:1993</t>
   </si>
   <si>
     <t>Reliability of systems, equipment and components. Guide to reliability testing - Compliance test procedures for steady-state availability</t>
   </si>
   <si>
     <t>BS EN 60706-2:2006</t>
   </si>
   <si>
     <t>Maintainability of equipment - Maintainability requirements and studies during the design and development phase</t>
   </si>
   <si>
     <t>BS EN 60300-3-16:2008</t>
   </si>
   <si>
     <t>Dependability management - Application guide. Guidelines for specification of maintenance support services</t>
   </si>
   <si>
     <t>BS EN 61078:2016</t>
   </si>
   <si>
     <t>PD IEC/TS 62775:2016</t>
   </si>
@@ -4132,129 +4132,129 @@
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>226</v>
       </c>
       <c r="D113">
         <v>2017</v>
       </c>
       <c r="E113" t="s">
         <v>80</v>
       </c>
       <c r="F113" t="s">
         <v>12</v>
       </c>
       <c r="G113">
         <v>322.0</v>
       </c>
       <c r="H113">
         <v>322.0</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>162</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
       <c r="D114">
         <v>1998</v>
       </c>
       <c r="E114" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F114" t="s">
         <v>12</v>
       </c>
       <c r="G114">
         <v>348.0</v>
       </c>
       <c r="H114">
         <v>348.0</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>8</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D115">
         <v>2001</v>
       </c>
       <c r="E115" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F115" t="s">
         <v>12</v>
       </c>
       <c r="G115">
         <v>272.0</v>
       </c>
       <c r="H115">
         <v>272.0</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>8</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D116">
         <v>2018</v>
       </c>
       <c r="E116" t="s">
         <v>111</v>
       </c>
       <c r="F116" t="s">
         <v>12</v>
       </c>
       <c r="G116">
         <v>348.0</v>
       </c>
       <c r="H116">
         <v>348.0</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>233</v>
       </c>
       <c r="D117">
         <v>1993</v>
       </c>
       <c r="E117" t="s">
         <v>234</v>
       </c>
       <c r="F117" t="s">
         <v>12</v>
       </c>
       <c r="G117">
         <v>232.0</v>
       </c>
       <c r="H117">
         <v>232.0</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
@@ -4418,77 +4418,77 @@
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>246</v>
       </c>
       <c r="D124">
         <v>2006</v>
       </c>
       <c r="E124" t="s">
         <v>247</v>
       </c>
       <c r="F124" t="s">
         <v>12</v>
       </c>
       <c r="G124">
         <v>272.0</v>
       </c>
       <c r="H124">
         <v>272.0</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>227</v>
+        <v>162</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>248</v>
       </c>
       <c r="D125">
         <v>2014</v>
       </c>
       <c r="E125" t="s">
         <v>249</v>
       </c>
       <c r="F125" t="s">
         <v>12</v>
       </c>
       <c r="G125">
         <v>166.0</v>
       </c>
       <c r="H125">
         <v>166.0</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>250</v>
       </c>
       <c r="D126">
         <v>1995</v>
       </c>
       <c r="E126" t="s">
         <v>251</v>
       </c>
       <c r="F126" t="s">
         <v>12</v>
       </c>
       <c r="G126">
         <v>232.0</v>
       </c>
       <c r="H126">
         <v>232.0</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
@@ -4548,51 +4548,51 @@
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>256</v>
       </c>
       <c r="D129">
         <v>2003</v>
       </c>
       <c r="E129" t="s">
         <v>84</v>
       </c>
       <c r="F129" t="s">
         <v>12</v>
       </c>
       <c r="G129">
         <v>306.0</v>
       </c>
       <c r="H129">
         <v>306.0</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>257</v>
       </c>
       <c r="D130">
         <v>1994</v>
       </c>
       <c r="E130" t="s">
         <v>258</v>
       </c>
       <c r="F130" t="s">
         <v>12</v>
       </c>
       <c r="G130">
         <v>348.0</v>
       </c>
       <c r="H130">
         <v>348.0</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
@@ -4756,51 +4756,51 @@
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>269</v>
       </c>
       <c r="D137">
         <v>2013</v>
       </c>
       <c r="E137" t="s">
         <v>270</v>
       </c>
       <c r="F137" t="s">
         <v>12</v>
       </c>
       <c r="G137">
         <v>322.0</v>
       </c>
       <c r="H137">
         <v>322.0</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>271</v>
       </c>
       <c r="D138">
         <v>2014</v>
       </c>
       <c r="E138" t="s">
         <v>272</v>
       </c>
       <c r="F138" t="s">
         <v>12</v>
       </c>
       <c r="G138">
         <v>272.0</v>
       </c>
       <c r="H138">
         <v>272.0</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">