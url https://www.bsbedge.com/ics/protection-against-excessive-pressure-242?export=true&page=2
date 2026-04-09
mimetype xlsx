--- v2 (2026-01-11)
+++ v3 (2026-04-09)
@@ -1180,366 +1180,366 @@
       </c>
       <c r="H17">
         <v>18.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18">
         <v>2006</v>
       </c>
       <c r="E18" t="s">
         <v>51</v>
       </c>
       <c r="F18" t="s">
         <v>52</v>
       </c>
       <c r="G18">
-        <v>39.23</v>
+        <v>40.41</v>
       </c>
       <c r="H18">
-        <v>39.23</v>
+        <v>40.41</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>22</v>
       </c>
       <c r="B19" t="s">
         <v>49</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19">
         <v>2016</v>
       </c>
       <c r="E19" t="s">
         <v>54</v>
       </c>
       <c r="F19" t="s">
         <v>52</v>
       </c>
       <c r="G19">
-        <v>141.96</v>
+        <v>146.26</v>
       </c>
       <c r="H19">
-        <v>141.96</v>
+        <v>146.26</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>22</v>
       </c>
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>55</v>
       </c>
       <c r="D20">
         <v>2014</v>
       </c>
       <c r="E20" t="s">
         <v>56</v>
       </c>
       <c r="F20" t="s">
         <v>52</v>
       </c>
       <c r="G20">
-        <v>155.42</v>
+        <v>160.09</v>
       </c>
       <c r="H20">
-        <v>155.42</v>
+        <v>160.09</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>22</v>
       </c>
       <c r="B21" t="s">
         <v>49</v>
       </c>
       <c r="C21" t="s">
         <v>57</v>
       </c>
       <c r="D21">
         <v>2016</v>
       </c>
       <c r="E21" t="s">
         <v>58</v>
       </c>
       <c r="F21" t="s">
         <v>52</v>
       </c>
       <c r="G21">
-        <v>119.44</v>
+        <v>122.99</v>
       </c>
       <c r="H21">
-        <v>119.44</v>
+        <v>122.99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22" t="s">
         <v>49</v>
       </c>
       <c r="C22" t="s">
         <v>59</v>
       </c>
       <c r="D22">
         <v>2013</v>
       </c>
       <c r="E22" t="s">
         <v>60</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
       <c r="G22">
-        <v>102.43</v>
+        <v>105.51</v>
       </c>
       <c r="H22">
-        <v>102.43</v>
+        <v>105.51</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>49</v>
       </c>
       <c r="C23" t="s">
         <v>61</v>
       </c>
       <c r="D23">
         <v>2021</v>
       </c>
       <c r="E23" t="s">
         <v>62</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
       <c r="G23">
-        <v>102.43</v>
+        <v>105.51</v>
       </c>
       <c r="H23">
-        <v>102.43</v>
+        <v>105.51</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" t="s">
         <v>49</v>
       </c>
       <c r="C24" t="s">
         <v>63</v>
       </c>
       <c r="D24">
         <v>2019</v>
       </c>
       <c r="E24" t="s">
         <v>64</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
       <c r="G24">
-        <v>119.44</v>
+        <v>122.99</v>
       </c>
       <c r="H24">
-        <v>119.44</v>
+        <v>122.99</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25" t="s">
         <v>49</v>
       </c>
       <c r="C25" t="s">
         <v>65</v>
       </c>
       <c r="D25">
         <v>2019</v>
       </c>
       <c r="E25" t="s">
         <v>66</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
       <c r="G25">
-        <v>50.65</v>
+        <v>52.15</v>
       </c>
       <c r="H25">
-        <v>50.65</v>
+        <v>52.15</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>22</v>
       </c>
       <c r="B26" t="s">
         <v>49</v>
       </c>
       <c r="C26" t="s">
         <v>67</v>
       </c>
       <c r="D26">
         <v>2016</v>
       </c>
       <c r="E26" t="s">
         <v>68</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
       <c r="G26">
-        <v>110.75</v>
+        <v>114.11</v>
       </c>
       <c r="H26">
-        <v>110.75</v>
+        <v>114.11</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>22</v>
       </c>
       <c r="B27" t="s">
         <v>49</v>
       </c>
       <c r="C27" t="s">
         <v>69</v>
       </c>
       <c r="D27">
         <v>2022</v>
       </c>
       <c r="E27" t="s">
         <v>70</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
       <c r="G27">
-        <v>278.6</v>
+        <v>287.01</v>
       </c>
       <c r="H27">
-        <v>278.6</v>
+        <v>287.01</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>22</v>
       </c>
       <c r="B28" t="s">
         <v>49</v>
       </c>
       <c r="C28" t="s">
         <v>71</v>
       </c>
       <c r="D28">
         <v>2007</v>
       </c>
       <c r="E28" t="s">
         <v>72</v>
       </c>
       <c r="F28" t="s">
         <v>52</v>
       </c>
       <c r="G28">
-        <v>110.75</v>
+        <v>114.11</v>
       </c>
       <c r="H28">
-        <v>110.75</v>
+        <v>114.11</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>22</v>
       </c>
       <c r="B29" t="s">
         <v>49</v>
       </c>
       <c r="C29" t="s">
         <v>73</v>
       </c>
       <c r="D29">
         <v>2005</v>
       </c>
       <c r="E29" t="s">
         <v>74</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
       <c r="G29">
-        <v>59.35</v>
+        <v>61.12</v>
       </c>
       <c r="H29">
-        <v>59.35</v>
+        <v>61.12</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>22</v>
       </c>
       <c r="B30" t="s">
         <v>49</v>
       </c>
       <c r="C30" t="s">
         <v>75</v>
       </c>
       <c r="D30">
         <v>2002</v>
       </c>
       <c r="E30" t="s">
         <v>76</v>
       </c>
       <c r="F30" t="s">
         <v>52</v>
       </c>
       <c r="G30">
-        <v>59.35</v>
+        <v>61.12</v>
       </c>
       <c r="H30">
-        <v>59.35</v>
+        <v>61.12</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>77</v>
       </c>
       <c r="D31">
         <v>2021</v>
       </c>
       <c r="E31" t="s">
         <v>78</v>
       </c>
       <c r="F31" t="s">
         <v>12</v>
       </c>
       <c r="G31">
         <v>348.0</v>
       </c>
       <c r="H31">
@@ -1595,133 +1595,130 @@
         <v>20.0</v>
       </c>
       <c r="H33">
         <v>20.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>79</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>84</v>
       </c>
       <c r="D34">
         <v>2013</v>
       </c>
       <c r="E34" t="s">
         <v>81</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
-      <c r="G34">
-[...1 lines deleted...]
-      </c>
       <c r="H34">
         <v>326.0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>85</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>86</v>
       </c>
       <c r="D35">
         <v>2019</v>
       </c>
       <c r="E35" t="s">
         <v>87</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
       <c r="G35">
         <v>232.0</v>
       </c>
       <c r="H35">
         <v>232.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>85</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>88</v>
       </c>
       <c r="D36">
         <v>2020</v>
       </c>
       <c r="E36" t="s">
         <v>89</v>
       </c>
       <c r="F36" t="s">
         <v>12</v>
       </c>
       <c r="G36">
-        <v>158.0</v>
+        <v>166.0</v>
       </c>
       <c r="H36">
-        <v>158.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>79</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>90</v>
       </c>
       <c r="D37">
         <v>2014</v>
       </c>
       <c r="E37" t="s">
         <v>91</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
       <c r="G37">
-        <v>290.0</v>
+        <v>306.0</v>
       </c>
       <c r="H37">
-        <v>290.0</v>
+        <v>306.0</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>85</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>92</v>
       </c>
       <c r="D38">
         <v>2002</v>
       </c>
       <c r="E38" t="s">
         <v>93</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
       <c r="G38">
         <v>142.0</v>
       </c>
       <c r="H38">
@@ -1960,54 +1957,54 @@
       </c>
       <c r="H47">
         <v>166.0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>85</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>111</v>
       </c>
       <c r="D48">
         <v>2008</v>
       </c>
       <c r="E48" t="s">
         <v>112</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48">
-        <v>258.0</v>
+        <v>272.0</v>
       </c>
       <c r="H48">
-        <v>258.0</v>
+        <v>272.0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>113</v>
       </c>
       <c r="D49">
         <v>2016</v>
       </c>
       <c r="E49" t="s">
         <v>114</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="G49">
         <v>166.0</v>
       </c>
       <c r="H49">