--- v2 (2026-01-13)
+++ v3 (2026-04-10)
@@ -1595,133 +1595,130 @@
         <v>20.0</v>
       </c>
       <c r="H33">
         <v>20.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>79</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>84</v>
       </c>
       <c r="D34">
         <v>2013</v>
       </c>
       <c r="E34" t="s">
         <v>81</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
-      <c r="G34">
-[...1 lines deleted...]
-      </c>
       <c r="H34">
         <v>326.0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>85</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>86</v>
       </c>
       <c r="D35">
         <v>2019</v>
       </c>
       <c r="E35" t="s">
         <v>87</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
       <c r="G35">
         <v>232.0</v>
       </c>
       <c r="H35">
         <v>232.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>85</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>88</v>
       </c>
       <c r="D36">
         <v>2020</v>
       </c>
       <c r="E36" t="s">
         <v>89</v>
       </c>
       <c r="F36" t="s">
         <v>12</v>
       </c>
       <c r="G36">
-        <v>158.0</v>
+        <v>166.0</v>
       </c>
       <c r="H36">
-        <v>158.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>79</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>90</v>
       </c>
       <c r="D37">
         <v>2014</v>
       </c>
       <c r="E37" t="s">
         <v>91</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
       <c r="G37">
-        <v>290.0</v>
+        <v>306.0</v>
       </c>
       <c r="H37">
-        <v>290.0</v>
+        <v>306.0</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>85</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>92</v>
       </c>
       <c r="D38">
         <v>2002</v>
       </c>
       <c r="E38" t="s">
         <v>93</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
       <c r="G38">
         <v>142.0</v>
       </c>
       <c r="H38">
@@ -1960,54 +1957,54 @@
       </c>
       <c r="H47">
         <v>166.0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>85</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>111</v>
       </c>
       <c r="D48">
         <v>2008</v>
       </c>
       <c r="E48" t="s">
         <v>112</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48">
-        <v>258.0</v>
+        <v>272.0</v>
       </c>
       <c r="H48">
-        <v>258.0</v>
+        <v>272.0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>113</v>
       </c>
       <c r="D49">
         <v>2016</v>
       </c>
       <c r="E49" t="s">
         <v>114</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="G49">
         <v>166.0</v>
       </c>
       <c r="H49">