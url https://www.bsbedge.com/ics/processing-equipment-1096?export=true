--- v1 (2026-02-16)
+++ v2 (2026-04-05)
@@ -545,57 +545,57 @@
   <si>
     <t>BS EN ISO 23251:2020</t>
   </si>
   <si>
     <t>Petroleum, petrochemical and natural gas industries. Pressure-relieving and depressuring systems</t>
   </si>
   <si>
     <t>BS EN ISO 16812:2019 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Petroleum, petrochemical and natural gas industries. Shell-and-tube heat exchangers</t>
   </si>
   <si>
     <t>BS EN ISO 13704:2022</t>
   </si>
   <si>
     <t>Petroleum, petrochemical and natural gas industries. Calculation of heater-tube thickness in petroleum refineries</t>
   </si>
   <si>
     <t>BS EN ISO 24817:2017</t>
   </si>
   <si>
     <t>Petroleum, petrochemical and natural gas industries. Composite repairs for pipework. Qualification and design, installation, testing and inspection</t>
   </si>
   <si>
+    <t>Confirmed</t>
+  </si>
+  <si>
     <t>BS EN ISO 10440-2:2001</t>
   </si>
   <si>
     <t>Petroleum and natural gas industries. Rotary-type positive-displacement compressors - Packaged air compressors (oil-free)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Confirmed</t>
   </si>
   <si>
     <t>BS EN ISO 10439-2:2015</t>
   </si>
   <si>
     <t>Petroleum, petrochemical and natural gas industries. Axial and centrifugal compressors and expander-compressors - Non-integrally geared centrifugal and axial compressors</t>
   </si>
   <si>
     <t>BS EN ISO 18796-1:2020</t>
   </si>
   <si>
     <t>Petroleum, petrochemicals and natural gas industries. Internal coating and lining of carbon steel process vessels - Technical requirements</t>
   </si>
   <si>
     <t>BS EN ISO 10434:2020</t>
   </si>
   <si>
     <t>BS EN ISO 15547-1:2005</t>
   </si>
   <si>
     <t>Petroleum, petrochemical and natural gas industries. Plate-type heat exchangers - Plate-and-frame heat exchangers</t>
   </si>
   <si>
     <t>BS EN ISO 13706:2011</t>
   </si>
@@ -3157,103 +3157,103 @@
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>175</v>
       </c>
       <c r="D80">
         <v>2017</v>
       </c>
       <c r="E80" t="s">
         <v>176</v>
       </c>
       <c r="F80" t="s">
         <v>12</v>
       </c>
       <c r="G80">
         <v>348.0</v>
       </c>
       <c r="H80">
         <v>348.0</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D81">
         <v>2001</v>
       </c>
       <c r="E81" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F81" t="s">
         <v>12</v>
       </c>
       <c r="G81">
         <v>322.0</v>
       </c>
       <c r="H81">
         <v>322.0</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>180</v>
       </c>
       <c r="D82">
         <v>2015</v>
       </c>
       <c r="E82" t="s">
         <v>181</v>
       </c>
       <c r="F82" t="s">
         <v>12</v>
       </c>
       <c r="G82">
         <v>348.0</v>
       </c>
       <c r="H82">
         <v>348.0</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>182</v>
       </c>
       <c r="D83">
         <v>2020</v>
       </c>
       <c r="E83" t="s">
         <v>183</v>
       </c>
       <c r="F83" t="s">
         <v>12</v>
       </c>
       <c r="G83">
         <v>272.0</v>
       </c>
       <c r="H83">
         <v>272.0</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
@@ -3261,129 +3261,129 @@
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>184</v>
       </c>
       <c r="D84">
         <v>2020</v>
       </c>
       <c r="E84" t="s">
         <v>94</v>
       </c>
       <c r="F84" t="s">
         <v>12</v>
       </c>
       <c r="G84">
         <v>306.0</v>
       </c>
       <c r="H84">
         <v>306.0</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>185</v>
       </c>
       <c r="D85">
         <v>2005</v>
       </c>
       <c r="E85" t="s">
         <v>186</v>
       </c>
       <c r="F85" t="s">
         <v>12</v>
       </c>
       <c r="G85">
         <v>272.0</v>
       </c>
       <c r="H85">
         <v>272.0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>187</v>
       </c>
       <c r="D86">
         <v>2011</v>
       </c>
       <c r="E86" t="s">
         <v>188</v>
       </c>
       <c r="F86" t="s">
         <v>12</v>
       </c>
       <c r="G86">
         <v>348.0</v>
       </c>
       <c r="H86">
         <v>348.0</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>189</v>
       </c>
       <c r="D87">
         <v>2004</v>
       </c>
       <c r="E87" t="s">
         <v>190</v>
       </c>
       <c r="F87" t="s">
         <v>12</v>
       </c>
       <c r="G87">
         <v>348.0</v>
       </c>
       <c r="H87">
         <v>348.0</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>191</v>
       </c>
       <c r="D88">
         <v>2002</v>
       </c>
       <c r="E88" t="s">
         <v>192</v>
       </c>
       <c r="F88" t="s">
         <v>12</v>
       </c>
       <c r="G88">
         <v>348.0</v>
       </c>
       <c r="H88">
         <v>348.0</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
@@ -3391,77 +3391,77 @@
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>193</v>
       </c>
       <c r="D89">
         <v>2007</v>
       </c>
       <c r="E89" t="s">
         <v>194</v>
       </c>
       <c r="F89" t="s">
         <v>12</v>
       </c>
       <c r="G89">
         <v>306.0</v>
       </c>
       <c r="H89">
         <v>306.0</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>195</v>
       </c>
       <c r="D90">
         <v>2005</v>
       </c>
       <c r="E90" t="s">
         <v>196</v>
       </c>
       <c r="F90" t="s">
         <v>12</v>
       </c>
       <c r="G90">
         <v>272.0</v>
       </c>
       <c r="H90">
         <v>272.0</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>197</v>
       </c>
       <c r="D91">
         <v>2002</v>
       </c>
       <c r="E91" t="s">
         <v>198</v>
       </c>
       <c r="F91" t="s">
         <v>12</v>
       </c>
       <c r="G91">
         <v>348.0</v>
       </c>
       <c r="H91">
         <v>348.0</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
@@ -3547,51 +3547,51 @@
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>205</v>
       </c>
       <c r="D95">
         <v>2007</v>
       </c>
       <c r="E95" t="s">
         <v>206</v>
       </c>
       <c r="F95" t="s">
         <v>12</v>
       </c>
       <c r="G95">
         <v>322.0</v>
       </c>
       <c r="H95">
         <v>322.0</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>207</v>
       </c>
       <c r="D96">
         <v>2015</v>
       </c>
       <c r="E96" t="s">
         <v>208</v>
       </c>
       <c r="F96" t="s">
         <v>12</v>
       </c>
       <c r="G96">
         <v>348.0</v>
       </c>
       <c r="H96">
         <v>348.0</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
@@ -3625,103 +3625,103 @@
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>212</v>
       </c>
       <c r="D98">
         <v>2007</v>
       </c>
       <c r="E98" t="s">
         <v>213</v>
       </c>
       <c r="F98" t="s">
         <v>12</v>
       </c>
       <c r="G98">
         <v>348.0</v>
       </c>
       <c r="H98">
         <v>348.0</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>214</v>
       </c>
       <c r="D99">
         <v>2003</v>
       </c>
       <c r="E99" t="s">
         <v>215</v>
       </c>
       <c r="F99" t="s">
         <v>12</v>
       </c>
       <c r="G99">
         <v>348.0</v>
       </c>
       <c r="H99">
         <v>348.0</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>216</v>
       </c>
       <c r="D100">
         <v>2015</v>
       </c>
       <c r="E100" t="s">
         <v>217</v>
       </c>
       <c r="F100" t="s">
         <v>12</v>
       </c>
       <c r="G100">
         <v>348.0</v>
       </c>
       <c r="H100">
         <v>348.0</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>218</v>
       </c>
       <c r="D101">
         <v>2015</v>
       </c>
       <c r="E101" t="s">
         <v>219</v>
       </c>
       <c r="F101" t="s">
         <v>12</v>
       </c>
       <c r="G101">
         <v>322.0</v>
       </c>
       <c r="H101">
         <v>322.0</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
@@ -3729,77 +3729,77 @@
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>220</v>
       </c>
       <c r="D102">
         <v>1998</v>
       </c>
       <c r="E102" t="s">
         <v>221</v>
       </c>
       <c r="F102" t="s">
         <v>12</v>
       </c>
       <c r="G102">
         <v>166.0</v>
       </c>
       <c r="H102">
         <v>166.0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>222</v>
       </c>
       <c r="D103">
         <v>2008</v>
       </c>
       <c r="E103" t="s">
         <v>223</v>
       </c>
       <c r="F103" t="s">
         <v>12</v>
       </c>
       <c r="G103">
         <v>272.0</v>
       </c>
       <c r="H103">
         <v>272.0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>224</v>
       </c>
       <c r="D104">
         <v>2007</v>
       </c>
       <c r="E104" t="s">
         <v>225</v>
       </c>
       <c r="F104" t="s">
         <v>12</v>
       </c>
       <c r="G104">
         <v>348.0</v>
       </c>
       <c r="H104">
         <v>348.0</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
@@ -3830,95 +3830,92 @@
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>228</v>
       </c>
       <c r="D106">
         <v>2012</v>
       </c>
       <c r="E106" t="s">
         <v>229</v>
       </c>
       <c r="F106" t="s">
         <v>12</v>
       </c>
       <c r="G106">
         <v>322.0</v>
       </c>
       <c r="H106">
         <v>322.0</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>230</v>
       </c>
       <c r="D107">
         <v>2012</v>
       </c>
       <c r="E107" t="s">
         <v>231</v>
       </c>
       <c r="F107" t="s">
         <v>12</v>
       </c>
       <c r="G107">
         <v>306.0</v>
       </c>
       <c r="H107">
         <v>306.0</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>232</v>
       </c>
       <c r="D108">
         <v>2009</v>
       </c>
       <c r="E108" t="s">
         <v>233</v>
       </c>
       <c r="F108" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>348.0</v>
       </c>
       <c r="H108">
         <v>348.0</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>13</v>
       </c>
       <c r="B109" t="s">
         <v>31</v>
       </c>
       <c r="C109" t="s">
         <v>234</v>
       </c>
       <c r="D109">
         <v>2015</v>
       </c>
       <c r="E109" t="s">
         <v>235</v>
       </c>
       <c r="F109" t="s">
         <v>34</v>
       </c>
       <c r="G109">