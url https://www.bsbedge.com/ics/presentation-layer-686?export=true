--- v1 (2026-02-16)
+++ v2 (2026-04-05)
@@ -71,51 +71,51 @@
   <si>
     <t>Information technology — Open Systems Interconnection — Connectionless Presentation protocol: Protocol Implementation Conformance Statement (PICS) proforma</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>ISO/IEC 8822:1994</t>
   </si>
   <si>
     <t>Information technology — Open Systems Interconnection — Presentation service definition</t>
   </si>
   <si>
     <t>ISO/IEC 8823-1:1994</t>
   </si>
   <si>
     <t>Information technology — Open Systems Interconnection — Connection-oriented presentation protocol: Protocol specification</t>
   </si>
   <si>
     <t>ISO/IEC 9576-1:1995</t>
   </si>
   <si>
     <t>Information technology — Open Systems Interconnection — Connectionless Presentation protocol: Protocol specification — Part 1:</t>
   </si>
   <si>
-    <t>ISO/IEC 8822:1994/Amd 1:1998</t>
+    <t>ISO/IEC 8822/Amd 1 : 1998</t>
   </si>
   <si>
     <t>Information technology — Open Systems Interconnection — Presentation service definition — Amendment 1: Efficiency enhancements</t>
   </si>
   <si>
     <t>ISO/IEC 8823-1:1994/Amd 1:1998</t>
   </si>
   <si>
     <t>Information technology — Open Systems Interconnection — Connection-oriented presentation protocol: Protocol specification — Amendment 1: Efficiency enhancements</t>
   </si>
   <si>
     <t>ISO/IEC 8823-2:1997</t>
   </si>
   <si>
     <t>Information technology — Open Systems Interconnection — Connection-oriented presentation protocol: Protocol Implementation Conformance Statement (PICS) proforma</t>
   </si>
   <si>
     <t>ISO/IEC 8822:1994/Amd 2:1998</t>
   </si>
   <si>
     <t>Information technology — Open Systems Interconnection — Presentation service definition — Amendment 2: Nested connections functional unit</t>
   </si>
   <si>
     <t>ISO/IEC 8823-1:1994/Amd 2:1998</t>
   </si>