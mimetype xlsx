--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -305,111 +305,111 @@
   <si>
     <t>DIN EN ISO 14532 : 2017</t>
   </si>
   <si>
     <t>Natural gas - Vocabulary (ISO 14532:2014); Trilingual version EN ISO 14532:2017</t>
   </si>
   <si>
     <t>DIN EN 15529 : 2007</t>
   </si>
   <si>
     <t>Derivatives from coal pyrolysis - Teminology</t>
   </si>
   <si>
     <t>22/30454718 DC</t>
   </si>
   <si>
     <t>Sustainability and greenhouse gas emission saving criteria for biomass for energy applications. Principles, criteria, indicators and verifiers - Part 1. Terminology</t>
   </si>
   <si>
     <t>BS EN ISO 16559:2022</t>
   </si>
   <si>
     <t>Solid biofuels. Vocabulary</t>
   </si>
   <si>
+    <t>Confirmed</t>
+  </si>
+  <si>
+    <t>BS EN ISO 21637:2020</t>
+  </si>
+  <si>
+    <t>Solid recovered fuels. Vocabulary</t>
+  </si>
+  <si>
     <t>Under Review</t>
   </si>
   <si>
-    <t>BS EN ISO 21637:2020</t>
-[...4 lines deleted...]
-  <si>
     <t>BS EN ISO 14692-1:2017 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Petroleum and natural gas industries. Glass-reinforced plastics (GRP) piping - Vocabulary, symbols, applications and materials</t>
   </si>
   <si>
     <t>23/30466179 DC</t>
   </si>
   <si>
     <t>BS EN 12597. Bitumen and bituminous binders. Terminology</t>
   </si>
   <si>
     <t>BS ISO 1998-3:1998</t>
   </si>
   <si>
     <t>Petroleum industry. Terminology - Exploration and production</t>
   </si>
   <si>
     <t>BS EN ISO 16559:2022 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Solid biofuels. Vocabulary</t>
   </si>
   <si>
     <t>19/30366872 DC</t>
   </si>
   <si>
     <t>BS EN ISO 21637. Solid recovered fuels. Terminology, definitions and descriptions</t>
   </si>
   <si>
     <t>Revision Underway</t>
   </si>
   <si>
     <t>BS EN ISO 14532:2017 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Natural gas. Vocabulary</t>
   </si>
   <si>
     <t>BS ISO 1213-1:2020</t>
   </si>
   <si>
     <t>Coal and coke. Vocabulary - Terms relating to coal preparation</t>
   </si>
   <si>
     <t>BS ISO 1998-1:1998</t>
   </si>
   <si>
     <t>Petroleum industry. Terminology - Raw materials and products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Confirmed</t>
   </si>
   <si>
     <t>BS ISO 1998-6:2000</t>
   </si>
   <si>
     <t>Petroleum industry. Terminology - Measurement</t>
   </si>
   <si>
     <t>BS ISO 1998-5:1998</t>
   </si>
   <si>
     <t>Petroleum industry. Terminology - Transport, storage, distribution</t>
   </si>
   <si>
     <t>BS ISO 1998-2:1998</t>
   </si>
   <si>
     <t>Petroleum industry. Terminology - Properties and tests</t>
   </si>
   <si>
     <t>BS EN ISO 3735:1999</t>
   </si>
   <si>
     <t>Crude petroleum and fuel oils. Determination of sediment. Extraction method</t>
   </si>
@@ -1855,259 +1855,259 @@
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>98</v>
       </c>
       <c r="D41">
         <v>2020</v>
       </c>
       <c r="E41" t="s">
         <v>99</v>
       </c>
       <c r="F41" t="s">
         <v>12</v>
       </c>
       <c r="G41">
         <v>232.0</v>
       </c>
       <c r="H41">
         <v>232.0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D42">
         <v>2017</v>
       </c>
       <c r="E42" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
       <c r="G42">
         <v>488.0</v>
       </c>
       <c r="H42">
         <v>488.0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>8</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F43" t="s">
         <v>12</v>
       </c>
       <c r="G43">
         <v>20.0</v>
       </c>
       <c r="H43">
         <v>20.0</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D44">
         <v>1998</v>
       </c>
       <c r="E44" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F44" t="s">
         <v>12</v>
       </c>
       <c r="G44">
         <v>142.0</v>
       </c>
       <c r="H44">
         <v>142.0</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>8</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D45">
         <v>2022</v>
       </c>
       <c r="E45" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
       <c r="G45">
         <v>382.0</v>
       </c>
       <c r="H45">
         <v>382.0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D46">
         <v>10</v>
       </c>
       <c r="E46" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F46" t="s">
         <v>12</v>
       </c>
       <c r="G46">
         <v>20.0</v>
       </c>
       <c r="H46">
         <v>20.0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D47">
         <v>2017</v>
       </c>
       <c r="E47" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
       <c r="G47">
         <v>488.0</v>
       </c>
       <c r="H47">
         <v>488.0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D48">
         <v>2020</v>
       </c>
       <c r="E48" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48">
         <v>348.0</v>
       </c>
       <c r="H48">
         <v>348.0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D49">
         <v>1998</v>
       </c>
       <c r="E49" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="G49">
         <v>232.0</v>
       </c>
       <c r="H49">
         <v>232.0</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>118</v>
       </c>
       <c r="D50">
         <v>2000</v>
       </c>
       <c r="E50" t="s">
         <v>119</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50">
         <v>322.0</v>
       </c>
       <c r="H50">
         <v>322.0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
@@ -2167,77 +2167,77 @@
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>124</v>
       </c>
       <c r="D53">
         <v>1999</v>
       </c>
       <c r="E53" t="s">
         <v>125</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53">
         <v>142.0</v>
       </c>
       <c r="H53">
         <v>142.0</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>126</v>
       </c>
       <c r="D54">
         <v>2007</v>
       </c>
       <c r="E54" t="s">
         <v>127</v>
       </c>
       <c r="F54" t="s">
         <v>12</v>
       </c>
       <c r="G54">
         <v>142.0</v>
       </c>
       <c r="H54">
         <v>142.0</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>128</v>
       </c>
       <c r="D55">
         <v>2017</v>
       </c>
       <c r="E55" t="s">
         <v>129</v>
       </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
       <c r="G55">
         <v>348.0</v>
       </c>
       <c r="H55">
         <v>348.0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
@@ -2245,51 +2245,51 @@
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>130</v>
       </c>
       <c r="D56">
         <v>1998</v>
       </c>
       <c r="E56" t="s">
         <v>131</v>
       </c>
       <c r="F56" t="s">
         <v>12</v>
       </c>
       <c r="G56">
         <v>166.0</v>
       </c>
       <c r="H56">
         <v>166.0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>132</v>
       </c>
       <c r="D57">
         <v>2017</v>
       </c>
       <c r="E57" t="s">
         <v>133</v>
       </c>
       <c r="F57" t="s">
         <v>12</v>
       </c>
       <c r="G57">
         <v>348.0</v>
       </c>
       <c r="H57">
         <v>348.0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
@@ -2297,51 +2297,51 @@
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>134</v>
       </c>
       <c r="D58">
         <v>1998</v>
       </c>
       <c r="E58" t="s">
         <v>135</v>
       </c>
       <c r="F58" t="s">
         <v>12</v>
       </c>
       <c r="G58">
         <v>166.0</v>
       </c>
       <c r="H58">
         <v>166.0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>136</v>
       </c>
       <c r="D59">
         <v>2000</v>
       </c>
       <c r="E59" t="s">
         <v>137</v>
       </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
       <c r="G59">
         <v>166.0</v>
       </c>
       <c r="H59">
         <v>166.0</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">