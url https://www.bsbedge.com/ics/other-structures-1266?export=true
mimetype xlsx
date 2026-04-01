--- v1 (2026-02-02)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -158,57 +158,60 @@
   <si>
     <t>DIN EN 19100-1 (DRAFT) : 2024</t>
   </si>
   <si>
     <t>Eurocode 10 - Design of glass structures - Part 1: General rules; German and English version prEN 19100-1:2024</t>
   </si>
   <si>
     <t>PD CEN/TS 19100-4:2024</t>
   </si>
   <si>
     <t>Design of glass structures - Glass selection relating to the risk of human injury. Guidance for specification</t>
   </si>
   <si>
     <t>PD CEN/TS 19102:2023</t>
   </si>
   <si>
     <t>Design of tensioned membrane structures</t>
   </si>
   <si>
     <t>23/30464314 DC</t>
   </si>
   <si>
     <t>BS ISO 16521. Design standard for concrete-filled steel tubular (CFST) hybrid structures</t>
   </si>
   <si>
+    <t>Under Review</t>
+  </si>
+  <si>
+    <t>BS 4485-3:1988</t>
+  </si>
+  <si>
+    <t>Water cooling towers - Code of practice for thermal and functional design</t>
+  </si>
+  <si>
     <t>Confirmed</t>
-  </si>
-[...4 lines deleted...]
-    <t>Water cooling towers - Code of practice for thermal and functional design</t>
   </si>
   <si>
     <t>BS EN 595:1995</t>
   </si>
   <si>
     <t>Timber structures. Test methods. Test of trusses for the determination of strength and deformation behaviour</t>
   </si>
   <si>
     <t>BS 4485-4:1996</t>
   </si>
   <si>
     <t>Water cooling towers - Code of practice for structural design and construction</t>
   </si>
   <si>
     <t>BS 4485-2:1988</t>
   </si>
   <si>
     <t>Water cooling towers - Methods for performance testing</t>
   </si>
   <si>
     <t>ASTM</t>
   </si>
   <si>
     <t>ASTM D8453/D8453M : 22</t>
   </si>
@@ -1058,196 +1061,196 @@
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
       <c r="D19">
         <v>1988</v>
       </c>
       <c r="E19" t="s">
         <v>50</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="G19">
         <v>322.0</v>
       </c>
       <c r="H19">
         <v>322.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D20">
         <v>1995</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F20" t="s">
         <v>12</v>
       </c>
       <c r="G20">
         <v>142.0</v>
       </c>
       <c r="H20">
         <v>142.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D21">
         <v>1996</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
       <c r="G21">
         <v>272.0</v>
       </c>
       <c r="H21">
         <v>272.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D22">
         <v>1988</v>
       </c>
       <c r="E22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
       <c r="G22">
         <v>272.0</v>
       </c>
       <c r="H22">
         <v>272.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D23">
         <v>2022</v>
       </c>
       <c r="E23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F23" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G23">
         <v>72.0</v>
       </c>
       <c r="H23">
         <v>72.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D24">
         <v>2022</v>
       </c>
       <c r="E24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G24">
         <v>72.0</v>
       </c>
       <c r="H24">
         <v>72.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D25">
         <v>2013</v>
       </c>
       <c r="E25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F25" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G25">
         <v>72.0</v>
       </c>
       <c r="H25">
         <v>72.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>