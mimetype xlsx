--- v2 (2026-02-16)
+++ v3 (2026-04-02)
@@ -2147,51 +2147,51 @@
       </c>
       <c r="B46" t="s">
         <v>22</v>
       </c>
       <c r="C46" t="s">
         <v>108</v>
       </c>
       <c r="D46">
         <v>1994</v>
       </c>
       <c r="E46" t="s">
         <v>109</v>
       </c>
       <c r="F46" t="s">
         <v>25</v>
       </c>
       <c r="G46">
         <v>142.0</v>
       </c>
       <c r="H46">
         <v>142.0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B47" t="s">
         <v>22</v>
       </c>
       <c r="C47" t="s">
         <v>110</v>
       </c>
       <c r="D47">
         <v>1987</v>
       </c>
       <c r="E47" t="s">
         <v>111</v>
       </c>
       <c r="F47" t="s">
         <v>25</v>
       </c>
       <c r="G47">
         <v>166.0</v>
       </c>
       <c r="H47">
         <v>166.0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
@@ -2381,77 +2381,77 @@
       </c>
       <c r="B55" t="s">
         <v>22</v>
       </c>
       <c r="C55" t="s">
         <v>126</v>
       </c>
       <c r="D55">
         <v>2016</v>
       </c>
       <c r="E55" t="s">
         <v>127</v>
       </c>
       <c r="F55" t="s">
         <v>25</v>
       </c>
       <c r="G55">
         <v>142.0</v>
       </c>
       <c r="H55">
         <v>142.0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B56" t="s">
         <v>22</v>
       </c>
       <c r="C56" t="s">
         <v>128</v>
       </c>
       <c r="D56">
         <v>1995</v>
       </c>
       <c r="E56" t="s">
         <v>129</v>
       </c>
       <c r="F56" t="s">
         <v>25</v>
       </c>
       <c r="G56">
         <v>142.0</v>
       </c>
       <c r="H56">
         <v>142.0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B57" t="s">
         <v>22</v>
       </c>
       <c r="C57" t="s">
         <v>130</v>
       </c>
       <c r="D57">
         <v>1987</v>
       </c>
       <c r="E57" t="s">
         <v>131</v>
       </c>
       <c r="F57" t="s">
         <v>25</v>
       </c>
       <c r="G57">
         <v>142.0</v>
       </c>
       <c r="H57">
         <v>142.0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
@@ -2459,51 +2459,51 @@
       </c>
       <c r="B58" t="s">
         <v>22</v>
       </c>
       <c r="C58" t="s">
         <v>132</v>
       </c>
       <c r="D58">
         <v>1992</v>
       </c>
       <c r="E58" t="s">
         <v>133</v>
       </c>
       <c r="F58" t="s">
         <v>25</v>
       </c>
       <c r="G58">
         <v>142.0</v>
       </c>
       <c r="H58">
         <v>142.0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B59" t="s">
         <v>22</v>
       </c>
       <c r="C59" t="s">
         <v>134</v>
       </c>
       <c r="D59">
         <v>1985</v>
       </c>
       <c r="E59" t="s">
         <v>135</v>
       </c>
       <c r="F59" t="s">
         <v>25</v>
       </c>
       <c r="G59">
         <v>142.0</v>
       </c>
       <c r="H59">
         <v>142.0</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">