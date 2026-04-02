--- v1 (2026-01-01)
+++ v2 (2026-04-02)
@@ -12,98 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
     <t>Definitive</t>
   </si>
   <si>
     <t>BSI</t>
   </si>
   <si>
     <t>BS ISO 11788-1:1997</t>
   </si>
   <si>
     <t>Electronic data interchange between information systems in agriculture. Agricultural data element dictionary - General description</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>Confirmed</t>
   </si>
   <si>
     <t>BS 8596:2015</t>
   </si>
   <si>
     <t>Surveying for bats in trees and woodland. Guide</t>
+  </si>
+  <si>
+    <t>Under Review</t>
   </si>
   <si>
     <t>BS 6736:1986</t>
   </si>
   <si>
     <t>Code of practice for hand signalling for use in agricultural operations</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -501,63 +504,63 @@
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3">
         <v>2015</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3">
         <v>322.0</v>
       </c>
       <c r="H3">
         <v>322.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4">
         <v>1986</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
         <v>142.0</v>
       </c>
       <c r="H4">
         <v>142.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>