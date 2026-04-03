--- v1 (2025-12-31)
+++ v2 (2026-04-03)
@@ -44,75 +44,75 @@
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
     <t>ACTIVE</t>
   </si>
   <si>
     <t>ASTM</t>
   </si>
   <si>
+    <t>ASTM C1239 : 26</t>
+  </si>
+  <si>
+    <t>Standard Practice for Reporting Uniaxial Strength Data and Estimating Weibull Distribution   Parameters for Advanced Ceramics</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>ASTM C1466 : 00(2025)</t>
   </si>
   <si>
     <t>Standard Test Method for Graphite Furnace Atomic Absorption Spectrometric Determination  of Lead and Cadmium Extracted From Ceramic Foodware</t>
   </si>
   <si>
-    <t>USD</t>
-[...1 lines deleted...]
-  <si>
     <t>ASTM C1291 : 25</t>
   </si>
   <si>
     <t>Standard Test Method for Elevated Temperature Tensile Creep Strain, Creep Strain Rate,  and Creep Time to Failure for Monolithic Advanced Ceramics</t>
   </si>
   <si>
     <t>ASTM C1275 : 18(2025)</t>
   </si>
   <si>
     <t>Standard Test Method for Monotonic Tensile Behavior of Continuous Fiber-Reinforced Advanced   Ceramics with Solid Rectangular Cross-Section Test Specimens at Ambient   Temperature</t>
-  </si>
-[...4 lines deleted...]
-    <t>Standard Practice for Reporting Uniaxial Strength Data and Estimating Weibull Distribution   Parameters for Advanced Ceramics</t>
   </si>
   <si>
     <t>ASTM C1273 : 18(2024)</t>
   </si>
   <si>
     <t>Standard Test Method for Tensile Strength of Monolithic Advanced Ceramics at Ambient   Temperatures</t>
   </si>
   <si>
     <t>Under Review</t>
   </si>
   <si>
     <t>BSI</t>
   </si>
   <si>
     <t>BS EN 725-12:2001</t>
   </si>
   <si>
     <t>Advanced technical ceramics. Methods of test for ceramic powders - Chemical analysis of zirconia</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>Definitive</t>
   </si>
@@ -566,141 +566,141 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2">
-        <v>2000</v>
+        <v>2026</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
       <c r="H2">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3">
-        <v>2025</v>
+        <v>2000</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
       <c r="H3">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>104.0</v>
+        <v>80.0</v>
       </c>
       <c r="H4">
-        <v>104.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
-        <v>80.0</v>
+        <v>104.0</v>
       </c>
       <c r="H5">
-        <v>80.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6">
         <v>2018</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6">
         <v>80.0</v>
       </c>
       <c r="H6">