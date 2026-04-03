--- v2 (2026-02-16)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -123,50 +123,53 @@
     <t>DIN EN ISO 19432-1 : 2020</t>
   </si>
   <si>
     <t>Building construction machinery and equipment - Portable, hand-held, internal combustion engine-driven abrasive cutting machines - Part 1: Safety requirements for cut-off machines for centre-mounted rotating abrasive wheels (ISO 19432-1:2020)</t>
   </si>
   <si>
     <t>DIN EN 12549 : 2008</t>
   </si>
   <si>
     <t>Acoustics - Noise test code for fastener driving tools - Engineering method (includes Amendment A1:2008)</t>
   </si>
   <si>
     <t>21/30430610 DC</t>
   </si>
   <si>
     <t>BS EN 62841-3-12 AMD1. Electric motor-operated hand-held tools, transportable tools and lawn and garden machinery. Safety - Part 3-12. Particular requirements for transportable threading machines</t>
   </si>
   <si>
     <t>Confirmed</t>
   </si>
   <si>
     <t>BS EN ISO 11148-8:2011</t>
   </si>
   <si>
     <t>Hand-held non-electric power tools. Safety requirements - Sanders and polishers</t>
+  </si>
+  <si>
+    <t>Under Review</t>
   </si>
   <si>
     <t>BS 3088:1959</t>
   </si>
   <si>
     <t>Specification for adjustable hand reamers with inserted blades</t>
   </si>
   <si>
     <t>BS EN 12549:1999+A1:2008</t>
   </si>
   <si>
     <t>Acoustics. Noise test code for fastener driving tools. Engineering method</t>
   </si>
   <si>
     <t>BS 3066:1995</t>
   </si>
   <si>
     <t>Specification for engineers' cold chisels and allied tools</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -784,115 +787,115 @@
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11">
         <v>2011</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
       <c r="G11">
         <v>272.0</v>
       </c>
       <c r="H11">
         <v>272.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>1959</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
       <c r="G12">
         <v>142.0</v>
       </c>
       <c r="H12">
         <v>142.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
       <c r="G13">
         <v>166.0</v>
       </c>
       <c r="H13">
         <v>166.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14">
         <v>1995</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
       <c r="G14">
         <v>232.0</v>
       </c>
       <c r="H14">
         <v>232.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>