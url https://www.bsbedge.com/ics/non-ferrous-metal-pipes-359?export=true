--- v2 (2026-01-09)
+++ v3 (2026-04-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -689,108 +689,84 @@
   <si>
     <t>ASTM B1018 : 21</t>
   </si>
   <si>
     <t>Standard Specification for Seamless Copper-Iron Tube for Air Conditioning and Refrigeration  Field Service</t>
   </si>
   <si>
     <t>ASTM B1017 : 21</t>
   </si>
   <si>
     <t>Standard Specification for Seamless Copper-Iron Tube for Air Conditioning and Refrigeration</t>
   </si>
   <si>
     <t>ASTM B698/B698M : 10(2021)</t>
   </si>
   <si>
     <t>Standard Classification for Seamless Copper and Copper Alloy Plumbing Pipe and Tube</t>
   </si>
   <si>
     <t>ASTM B447 : 12a(2021)</t>
   </si>
   <si>
     <t>Standard Specification for Welded Copper Tube</t>
   </si>
   <si>
-    <t>ASTM B1014 : 20</t>
-[...10 lines deleted...]
-  <si>
     <t>ASTM B88M : 20</t>
   </si>
   <si>
     <t>Standard Specification for Seamless Copper Water Tube (Metric)</t>
   </si>
   <si>
     <t>ASTM B626 : 19</t>
   </si>
   <si>
     <t>Standard Specification for Welded Nickel and Nickel-Cobalt Alloy Tube</t>
   </si>
   <si>
     <t>ASTM A254/A254M : 12(2019)</t>
   </si>
   <si>
     <t>Standard Specification for  Copper-Brazed Steel Tubing</t>
   </si>
   <si>
     <t>ASTM B587 : 19</t>
   </si>
   <si>
     <t>Standard Specification for Welded Brass Tube</t>
   </si>
   <si>
     <t>ASTM B394 : 18</t>
   </si>
   <si>
     <t>Standard Specification for Niobium and Niobium Alloy Seamless and Welded Tubes</t>
   </si>
   <si>
     <t>ASTM B395/B395M : 18</t>
   </si>
   <si>
     <t>Standard Specification for U-Bend Seamless Copper and Copper Alloy Heat Exchanger and  Condenser Tubes</t>
-  </si>
-[...10 lines deleted...]
-    <t>Standard Specification for Seamless Brass Tube</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1094,51 +1070,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H112"/>
+  <dimension ref="A1:H108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1148,80 +1124,80 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2">
         <v>2025</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2">
-        <v>102.34</v>
+        <v>105.42</v>
       </c>
       <c r="H2">
-        <v>102.34</v>
+        <v>105.42</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3">
         <v>2025</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3">
-        <v>67.85</v>
+        <v>69.91</v>
       </c>
       <c r="H3">
-        <v>67.85</v>
+        <v>69.91</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4">
         <v>2025</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4">
         <v>64.0</v>
       </c>
       <c r="H4">
@@ -1408,54 +1384,54 @@
       </c>
       <c r="H11">
         <v>80.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>41</v>
       </c>
       <c r="D12">
         <v>2025</v>
       </c>
       <c r="E12" t="s">
         <v>42</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12">
-        <v>119.44</v>
+        <v>122.99</v>
       </c>
       <c r="H12">
-        <v>119.44</v>
+        <v>122.99</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13">
         <v>2024</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
       <c r="G13">
         <v>382.0</v>
       </c>
       <c r="H13">
@@ -2032,54 +2008,54 @@
       </c>
       <c r="H35">
         <v>72.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>89</v>
       </c>
       <c r="D36">
         <v>2023</v>
       </c>
       <c r="E36" t="s">
         <v>90</v>
       </c>
       <c r="F36" t="s">
         <v>12</v>
       </c>
       <c r="G36">
-        <v>148.32</v>
+        <v>152.8</v>
       </c>
       <c r="H36">
-        <v>148.32</v>
+        <v>152.8</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
         <v>19</v>
       </c>
       <c r="C37" t="s">
         <v>91</v>
       </c>
       <c r="D37">
         <v>2012</v>
       </c>
       <c r="E37" t="s">
         <v>92</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37">
         <v>7900.0</v>
       </c>
       <c r="H37">
@@ -2344,392 +2320,392 @@
       </c>
       <c r="H47">
         <v>27.03</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>8</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>113</v>
       </c>
       <c r="D48">
         <v>2014</v>
       </c>
       <c r="E48" t="s">
         <v>114</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48">
-        <v>82.15</v>
+        <v>84.58</v>
       </c>
       <c r="H48">
-        <v>82.15</v>
+        <v>84.58</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>115</v>
       </c>
       <c r="D49">
         <v>2018</v>
       </c>
       <c r="E49" t="s">
         <v>116</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="G49">
-        <v>82.15</v>
+        <v>84.58</v>
       </c>
       <c r="H49">
-        <v>82.15</v>
+        <v>84.58</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>8</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>117</v>
       </c>
       <c r="D50">
         <v>2002</v>
       </c>
       <c r="E50" t="s">
         <v>118</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50">
-        <v>76.82</v>
+        <v>79.16</v>
       </c>
       <c r="H50">
-        <v>76.82</v>
+        <v>79.16</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>8</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>119</v>
       </c>
       <c r="D51">
         <v>2016</v>
       </c>
       <c r="E51" t="s">
         <v>120</v>
       </c>
       <c r="F51" t="s">
         <v>12</v>
       </c>
       <c r="G51">
-        <v>110.75</v>
+        <v>114.11</v>
       </c>
       <c r="H51">
-        <v>110.75</v>
+        <v>114.11</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>8</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>121</v>
       </c>
       <c r="D52">
         <v>2020</v>
       </c>
       <c r="E52" t="s">
         <v>122</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52">
-        <v>110.75</v>
+        <v>114.11</v>
       </c>
       <c r="H52">
-        <v>110.75</v>
+        <v>114.11</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>8</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>123</v>
       </c>
       <c r="D53">
         <v>2012</v>
       </c>
       <c r="E53" t="s">
         <v>124</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53">
-        <v>102.43</v>
+        <v>105.51</v>
       </c>
       <c r="H53">
-        <v>102.43</v>
+        <v>105.51</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>8</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>125</v>
       </c>
       <c r="D54">
         <v>2012</v>
       </c>
       <c r="E54" t="s">
         <v>126</v>
       </c>
       <c r="F54" t="s">
         <v>12</v>
       </c>
       <c r="G54">
-        <v>102.43</v>
+        <v>105.51</v>
       </c>
       <c r="H54">
-        <v>102.43</v>
+        <v>105.51</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>8</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>127</v>
       </c>
       <c r="D55">
         <v>2013</v>
       </c>
       <c r="E55" t="s">
         <v>128</v>
       </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
       <c r="G55">
-        <v>76.82</v>
+        <v>79.16</v>
       </c>
       <c r="H55">
-        <v>76.82</v>
+        <v>79.16</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>8</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>129</v>
       </c>
       <c r="D56">
         <v>2020</v>
       </c>
       <c r="E56" t="s">
         <v>130</v>
       </c>
       <c r="F56" t="s">
         <v>12</v>
       </c>
       <c r="G56">
-        <v>68.04</v>
+        <v>70.09</v>
       </c>
       <c r="H56">
-        <v>68.04</v>
+        <v>70.09</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>8</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>131</v>
       </c>
       <c r="D57">
         <v>2020</v>
       </c>
       <c r="E57" t="s">
         <v>132</v>
       </c>
       <c r="F57" t="s">
         <v>12</v>
       </c>
       <c r="G57">
-        <v>68.04</v>
+        <v>70.09</v>
       </c>
       <c r="H57">
-        <v>68.04</v>
+        <v>70.09</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>8</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>133</v>
       </c>
       <c r="D58">
         <v>2010</v>
       </c>
       <c r="E58" t="s">
         <v>134</v>
       </c>
       <c r="F58" t="s">
         <v>12</v>
       </c>
       <c r="G58">
-        <v>135.33</v>
+        <v>139.44</v>
       </c>
       <c r="H58">
-        <v>135.33</v>
+        <v>139.44</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>8</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>135</v>
       </c>
       <c r="D59">
         <v>2008</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
       <c r="G59">
-        <v>82.15</v>
+        <v>84.58</v>
       </c>
       <c r="H59">
-        <v>82.15</v>
+        <v>84.58</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>8</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>136</v>
       </c>
       <c r="D60">
         <v>2007</v>
       </c>
       <c r="E60" t="s">
         <v>137</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
       <c r="G60">
         <v>0.0</v>
       </c>
       <c r="H60">
         <v>0.0</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>8</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>138</v>
       </c>
       <c r="D61">
         <v>2006</v>
       </c>
       <c r="E61" t="s">
         <v>139</v>
       </c>
       <c r="F61" t="s">
         <v>12</v>
       </c>
       <c r="G61">
-        <v>102.34</v>
+        <v>105.42</v>
       </c>
       <c r="H61">
-        <v>102.34</v>
+        <v>105.42</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>140</v>
       </c>
       <c r="B62" t="s">
         <v>28</v>
       </c>
       <c r="C62" t="s">
         <v>141</v>
       </c>
       <c r="D62">
         <v>2019</v>
       </c>
       <c r="E62" t="s">
         <v>142</v>
       </c>
       <c r="F62" t="s">
         <v>31</v>
       </c>
       <c r="G62">
         <v>142.0</v>
       </c>
       <c r="H62">
@@ -3759,288 +3735,184 @@
       </c>
       <c r="H102">
         <v>72.0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>8</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
         <v>225</v>
       </c>
       <c r="D103">
         <v>2020</v>
       </c>
       <c r="E103" t="s">
         <v>226</v>
       </c>
       <c r="F103" t="s">
         <v>18</v>
       </c>
       <c r="G103">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
       <c r="H103">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>8</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
         <v>227</v>
       </c>
       <c r="D104">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="E104" t="s">
         <v>228</v>
       </c>
       <c r="F104" t="s">
         <v>18</v>
       </c>
       <c r="G104">
         <v>72.0</v>
       </c>
       <c r="H104">
         <v>72.0</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>8</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
         <v>229</v>
       </c>
       <c r="D105">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="E105" t="s">
         <v>230</v>
       </c>
       <c r="F105" t="s">
         <v>18</v>
       </c>
       <c r="G105">
-        <v>72.0</v>
+        <v>64.0</v>
       </c>
       <c r="H105">
-        <v>72.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>8</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
         <v>231</v>
       </c>
       <c r="D106">
         <v>2019</v>
       </c>
       <c r="E106" t="s">
         <v>232</v>
       </c>
       <c r="F106" t="s">
         <v>18</v>
       </c>
       <c r="G106">
         <v>72.0</v>
       </c>
       <c r="H106">
         <v>72.0</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>8</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
         <v>233</v>
       </c>
       <c r="D107">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="E107" t="s">
         <v>234</v>
       </c>
       <c r="F107" t="s">
         <v>18</v>
       </c>
       <c r="G107">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
       <c r="H107">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>8</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
         <v>235</v>
       </c>
       <c r="D108">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="E108" t="s">
         <v>236</v>
       </c>
       <c r="F108" t="s">
         <v>18</v>
       </c>
       <c r="G108">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
       <c r="H108">
-        <v>72.0</v>
-[...47 lines deleted...]
-      <c r="G110">
         <v>80.0</v>
-      </c>
-[...53 lines deleted...]
-        <v>72.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">