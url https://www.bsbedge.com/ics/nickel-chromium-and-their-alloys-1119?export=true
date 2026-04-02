--- v2 (2026-02-16)
+++ v3 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -407,56 +407,50 @@
   <si>
     <t>DIN EN ISO 7526 : 2020</t>
   </si>
   <si>
     <t>Ferronickels - Determination of sulfur content - Infrared absorption method after induction furnace combustion (ISO 7526:2020)</t>
   </si>
   <si>
     <t>DIN EN 10269 : 2014</t>
   </si>
   <si>
     <t>Steels and nickel alloys for fasteners with specified elevated and/or low temperature properties</t>
   </si>
   <si>
     <t>DIN EN 10095 : 2018</t>
   </si>
   <si>
     <t>Heat resisting steels and nickel alloys</t>
   </si>
   <si>
     <t>DIN 17744 : 2020</t>
   </si>
   <si>
     <t>Wrought nickel alloys with molybdenum and chromium - Chemical composition</t>
   </si>
   <si>
-    <t>DIN 17743 : 2002</t>
-[...4 lines deleted...]
-  <si>
     <t>DIN 17742 : 2020</t>
   </si>
   <si>
     <t>Wrought nickel alloys with chromium - Chemical composition</t>
   </si>
   <si>
     <t>DIN 17741 : 2002</t>
   </si>
   <si>
     <t>Low-alloy wrought nickel alloys - Chemical composition</t>
   </si>
   <si>
     <t>18/30372392 DC</t>
   </si>
   <si>
     <t>BS ISO 23166. Nickel alloys. Determination of tantalum. Inductively coupled plasma atomic emission spectrometric method</t>
   </si>
   <si>
     <t>20/30408871 DC</t>
   </si>
   <si>
     <t>BS ISO 11433. Nickel alloys. Determination of titanium content. Diantipyrylmethane molecular absorption method</t>
   </si>
   <si>
     <t>BS EN ISO 7526:2020</t>
@@ -641,66 +635,54 @@
   <si>
     <t>ASTM D8451 : 22</t>
   </si>
   <si>
     <t>Standard Test Method for Calculation of Unfixed Chrome Concentration in Wet Blue</t>
   </si>
   <si>
     <t>ASTM B725 : 22</t>
   </si>
   <si>
     <t>Standard Specification for Welded Nickel and Nickel Copper Alloy Pipe</t>
   </si>
   <si>
     <t>ASTM B726 : 02(2021)</t>
   </si>
   <si>
     <t>Standard Specification for Nickel-Chromium-Molybdenum-Cobalt-Tungsten-Iron-Silicon Alloy  (UNS  N06333) Welded Tube</t>
   </si>
   <si>
     <t>ASTM A753 : 21</t>
   </si>
   <si>
     <t>Standard Specification for  Wrought Nickel-Iron Soft Magnetic Alloys (UNS K94490, K94840,  N14076, N14080)</t>
   </si>
   <si>
-    <t>ASTM B729 : 20</t>
-[...4 lines deleted...]
-  <si>
     <t>ASTM E2594 : 20</t>
   </si>
   <si>
     <t>Standard Test Method for Analysis of Nickel Alloys by Inductively Coupled Plasma Atomic  Emission Spectrometry (Performance-Based)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Standard Test Method of Accelerated Life of Iron-Chromium-Aluminum Alloys for Electrical  Heating</t>
   </si>
   <si>
     <t>ASTM E1834 : 18</t>
   </si>
   <si>
     <t>Standard Test Method for  Analysis of Nickel Alloys by Graphite Furnace Atomic Absorption  Spectrometry</t>
   </si>
   <si>
     <t>ASTM B76 : 90(2018)</t>
   </si>
   <si>
     <t>Standard Test Method for Accelerated Life of Nickel-Chromium and Nickel-Chromium-Iron  Alloys   for Electrical Heating</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1016,51 +998,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H100"/>
+  <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2491,1180 +2473,1102 @@
       </c>
       <c r="E56" t="s">
         <v>130</v>
       </c>
       <c r="F56" t="s">
         <v>122</v>
       </c>
       <c r="G56">
         <v>61.12</v>
       </c>
       <c r="H56">
         <v>61.12</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>13</v>
       </c>
       <c r="B57" t="s">
         <v>119</v>
       </c>
       <c r="C57" t="s">
         <v>131</v>
       </c>
       <c r="D57">
-        <v>2002</v>
+        <v>2020</v>
       </c>
       <c r="E57" t="s">
         <v>132</v>
       </c>
       <c r="F57" t="s">
         <v>122</v>
       </c>
       <c r="G57">
-        <v>43.08</v>
+        <v>61.12</v>
       </c>
       <c r="H57">
-        <v>43.08</v>
+        <v>61.12</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>13</v>
       </c>
       <c r="B58" t="s">
         <v>119</v>
       </c>
       <c r="C58" t="s">
         <v>133</v>
       </c>
       <c r="D58">
-        <v>2020</v>
+        <v>2002</v>
       </c>
       <c r="E58" t="s">
         <v>134</v>
       </c>
       <c r="F58" t="s">
         <v>122</v>
       </c>
       <c r="G58">
-        <v>61.12</v>
+        <v>43.08</v>
       </c>
       <c r="H58">
-        <v>61.12</v>
+        <v>43.08</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>119</v>
+        <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>135</v>
       </c>
       <c r="D59">
-        <v>2002</v>
+        <v>4</v>
       </c>
       <c r="E59" t="s">
         <v>136</v>
       </c>
       <c r="F59" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="G59">
-        <v>43.08</v>
+        <v>20.0</v>
       </c>
       <c r="H59">
-        <v>43.08</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>8</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>137</v>
       </c>
       <c r="D60">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>138</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
       <c r="G60">
         <v>20.0</v>
       </c>
       <c r="H60">
         <v>20.0</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>139</v>
       </c>
       <c r="D61">
-        <v>11</v>
+        <v>2020</v>
       </c>
       <c r="E61" t="s">
         <v>140</v>
       </c>
       <c r="F61" t="s">
         <v>12</v>
       </c>
       <c r="G61">
-        <v>20.0</v>
+        <v>166.0</v>
       </c>
       <c r="H61">
-        <v>20.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>141</v>
       </c>
       <c r="D62">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="E62" t="s">
         <v>142</v>
       </c>
       <c r="F62" t="s">
         <v>12</v>
       </c>
       <c r="G62">
-        <v>166.0</v>
+        <v>234.0</v>
       </c>
       <c r="H62">
-        <v>166.0</v>
+        <v>234.0</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>8</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>143</v>
       </c>
       <c r="D63">
-        <v>2021</v>
+        <v>1</v>
       </c>
       <c r="E63" t="s">
         <v>144</v>
       </c>
       <c r="F63" t="s">
         <v>12</v>
       </c>
       <c r="G63">
-        <v>234.0</v>
+        <v>20.0</v>
       </c>
       <c r="H63">
-        <v>234.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>145</v>
       </c>
       <c r="D64">
-        <v>1</v>
+        <v>2020</v>
       </c>
       <c r="E64" t="s">
         <v>146</v>
       </c>
       <c r="F64" t="s">
         <v>12</v>
       </c>
       <c r="G64">
-        <v>20.0</v>
+        <v>166.0</v>
       </c>
       <c r="H64">
-        <v>20.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D65">
-        <v>2020</v>
+        <v>1992</v>
       </c>
       <c r="E65" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F65" t="s">
         <v>12</v>
       </c>
       <c r="G65">
-        <v>166.0</v>
+        <v>142.0</v>
       </c>
       <c r="H65">
-        <v>166.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>150</v>
       </c>
       <c r="D66">
         <v>1992</v>
       </c>
       <c r="E66" t="s">
         <v>151</v>
       </c>
       <c r="F66" t="s">
         <v>12</v>
       </c>
       <c r="G66">
         <v>142.0</v>
       </c>
       <c r="H66">
         <v>142.0</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>152</v>
       </c>
       <c r="D67">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="E67" t="s">
-        <v>153</v>
+        <v>128</v>
       </c>
       <c r="F67" t="s">
         <v>12</v>
       </c>
       <c r="G67">
-        <v>142.0</v>
+        <v>232.0</v>
       </c>
       <c r="H67">
-        <v>142.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D68">
-        <v>1999</v>
+        <v>2013</v>
       </c>
       <c r="E68" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="F68" t="s">
         <v>12</v>
       </c>
       <c r="G68">
-        <v>232.0</v>
+        <v>322.0</v>
       </c>
       <c r="H68">
-        <v>232.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
+        <v>154</v>
+      </c>
+      <c r="D69">
+        <v>1992</v>
+      </c>
+      <c r="E69" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="F69" t="s">
         <v>12</v>
       </c>
       <c r="G69">
-        <v>322.0</v>
+        <v>142.0</v>
       </c>
       <c r="H69">
-        <v>322.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>156</v>
       </c>
       <c r="D70">
-        <v>1992</v>
+        <v>2020</v>
       </c>
       <c r="E70" t="s">
         <v>157</v>
       </c>
       <c r="F70" t="s">
         <v>12</v>
       </c>
       <c r="G70">
-        <v>142.0</v>
+        <v>234.0</v>
       </c>
       <c r="H70">
-        <v>142.0</v>
+        <v>234.0</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>158</v>
       </c>
       <c r="D71">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="E71" t="s">
         <v>159</v>
       </c>
       <c r="F71" t="s">
         <v>12</v>
       </c>
       <c r="G71">
-        <v>234.0</v>
+        <v>232.0</v>
       </c>
       <c r="H71">
-        <v>234.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>8</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>160</v>
       </c>
       <c r="D72">
         <v>2021</v>
       </c>
       <c r="E72" t="s">
         <v>161</v>
       </c>
       <c r="F72" t="s">
         <v>12</v>
       </c>
       <c r="G72">
-        <v>232.0</v>
+        <v>166.0</v>
       </c>
       <c r="H72">
-        <v>232.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>8</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>162</v>
       </c>
       <c r="D73">
-        <v>2021</v>
+        <v>1986</v>
       </c>
       <c r="E73" t="s">
         <v>163</v>
       </c>
       <c r="F73" t="s">
         <v>12</v>
       </c>
       <c r="G73">
-        <v>166.0</v>
+        <v>142.0</v>
       </c>
       <c r="H73">
-        <v>166.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>8</v>
+        <v>147</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>164</v>
       </c>
       <c r="D74">
         <v>1986</v>
       </c>
       <c r="E74" t="s">
         <v>165</v>
       </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
       <c r="G74">
         <v>142.0</v>
       </c>
       <c r="H74">
         <v>142.0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D75">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="E75" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F75" t="s">
         <v>12</v>
       </c>
       <c r="G75">
         <v>142.0</v>
       </c>
       <c r="H75">
         <v>142.0</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>168</v>
+        <v>8</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>169</v>
       </c>
       <c r="D76">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="E76" t="s">
         <v>170</v>
       </c>
       <c r="F76" t="s">
         <v>12</v>
       </c>
       <c r="G76">
-        <v>142.0</v>
+        <v>166.0</v>
       </c>
       <c r="H76">
-        <v>142.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>8</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>171</v>
       </c>
       <c r="D77">
         <v>1986</v>
       </c>
       <c r="E77" t="s">
         <v>172</v>
       </c>
       <c r="F77" t="s">
         <v>12</v>
       </c>
       <c r="G77">
-        <v>166.0</v>
+        <v>142.0</v>
       </c>
       <c r="H77">
-        <v>166.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>173</v>
       </c>
       <c r="D78">
-        <v>1986</v>
+        <v>2017</v>
       </c>
       <c r="E78" t="s">
         <v>174</v>
       </c>
       <c r="F78" t="s">
         <v>12</v>
       </c>
       <c r="G78">
-        <v>142.0</v>
+        <v>232.0</v>
       </c>
       <c r="H78">
-        <v>142.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>175</v>
       </c>
       <c r="D79">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="E79" t="s">
         <v>176</v>
       </c>
       <c r="F79" t="s">
         <v>12</v>
       </c>
       <c r="G79">
-        <v>232.0</v>
+        <v>142.0</v>
       </c>
       <c r="H79">
-        <v>232.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>149</v>
+        <v>8</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>177</v>
       </c>
       <c r="D80">
-        <v>1994</v>
+        <v>1990</v>
       </c>
       <c r="E80" t="s">
         <v>178</v>
       </c>
       <c r="F80" t="s">
         <v>12</v>
       </c>
       <c r="G80">
         <v>142.0</v>
       </c>
       <c r="H80">
         <v>142.0</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>8</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>179</v>
       </c>
       <c r="D81">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="E81" t="s">
         <v>180</v>
       </c>
       <c r="F81" t="s">
         <v>12</v>
       </c>
       <c r="G81">
-        <v>142.0</v>
+        <v>166.0</v>
       </c>
       <c r="H81">
-        <v>142.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>181</v>
       </c>
       <c r="D82">
-        <v>1986</v>
+        <v>2018</v>
       </c>
       <c r="E82" t="s">
         <v>182</v>
       </c>
       <c r="F82" t="s">
         <v>12</v>
       </c>
       <c r="G82">
         <v>166.0</v>
       </c>
       <c r="H82">
         <v>166.0</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>183</v>
       </c>
       <c r="D83">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="E83" t="s">
         <v>184</v>
       </c>
       <c r="F83" t="s">
         <v>12</v>
       </c>
       <c r="G83">
-        <v>166.0</v>
+        <v>258.0</v>
       </c>
       <c r="H83">
-        <v>166.0</v>
+        <v>258.0</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>185</v>
       </c>
       <c r="D84">
-        <v>2015</v>
+        <v>1994</v>
       </c>
       <c r="E84" t="s">
         <v>186</v>
       </c>
       <c r="F84" t="s">
         <v>12</v>
       </c>
       <c r="G84">
-        <v>258.0</v>
+        <v>142.0</v>
       </c>
       <c r="H84">
-        <v>258.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>149</v>
+        <v>13</v>
       </c>
       <c r="B85" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C85" t="s">
         <v>187</v>
       </c>
       <c r="D85">
-        <v>1994</v>
+        <v>1979</v>
       </c>
       <c r="E85" t="s">
         <v>188</v>
       </c>
       <c r="F85" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="G85">
-        <v>142.0</v>
+        <v>64.0</v>
       </c>
       <c r="H85">
-        <v>142.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>13</v>
       </c>
       <c r="B86" t="s">
         <v>18</v>
       </c>
       <c r="C86" t="s">
         <v>189</v>
       </c>
       <c r="D86">
-        <v>1979</v>
+        <v>2022</v>
       </c>
       <c r="E86" t="s">
         <v>190</v>
       </c>
       <c r="F86" t="s">
         <v>21</v>
       </c>
       <c r="G86">
-        <v>64.0</v>
+        <v>104.0</v>
       </c>
       <c r="H86">
-        <v>64.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>13</v>
       </c>
       <c r="B87" t="s">
         <v>18</v>
       </c>
       <c r="C87" t="s">
         <v>191</v>
       </c>
       <c r="D87">
         <v>2022</v>
       </c>
       <c r="E87" t="s">
         <v>192</v>
       </c>
       <c r="F87" t="s">
         <v>21</v>
       </c>
       <c r="G87">
-        <v>104.0</v>
+        <v>80.0</v>
       </c>
       <c r="H87">
-        <v>104.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>13</v>
       </c>
       <c r="B88" t="s">
         <v>18</v>
       </c>
       <c r="C88" t="s">
         <v>193</v>
       </c>
       <c r="D88">
-        <v>2022</v>
+        <v>2002</v>
       </c>
       <c r="E88" t="s">
         <v>194</v>
       </c>
       <c r="F88" t="s">
         <v>21</v>
       </c>
       <c r="G88">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
       <c r="H88">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>13</v>
       </c>
       <c r="B89" t="s">
         <v>18</v>
       </c>
       <c r="C89" t="s">
         <v>195</v>
       </c>
       <c r="D89">
-        <v>2002</v>
+        <v>2022</v>
       </c>
       <c r="E89" t="s">
         <v>196</v>
       </c>
       <c r="F89" t="s">
         <v>21</v>
       </c>
       <c r="G89">
-        <v>72.0</v>
+        <v>64.0</v>
       </c>
       <c r="H89">
-        <v>72.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>13</v>
       </c>
       <c r="B90" t="s">
         <v>18</v>
       </c>
       <c r="C90" t="s">
         <v>197</v>
       </c>
       <c r="D90">
         <v>2022</v>
       </c>
       <c r="E90" t="s">
         <v>198</v>
       </c>
       <c r="F90" t="s">
         <v>21</v>
       </c>
       <c r="G90">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
       <c r="H90">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>13</v>
       </c>
       <c r="B91" t="s">
         <v>18</v>
       </c>
       <c r="C91" t="s">
         <v>199</v>
       </c>
       <c r="D91">
         <v>2022</v>
       </c>
       <c r="E91" t="s">
         <v>200</v>
       </c>
       <c r="F91" t="s">
         <v>21</v>
       </c>
       <c r="G91">
-        <v>72.0</v>
+        <v>64.0</v>
       </c>
       <c r="H91">
-        <v>72.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>13</v>
       </c>
       <c r="B92" t="s">
         <v>18</v>
       </c>
       <c r="C92" t="s">
         <v>201</v>
       </c>
       <c r="D92">
         <v>2022</v>
       </c>
       <c r="E92" t="s">
         <v>202</v>
       </c>
       <c r="F92" t="s">
         <v>21</v>
       </c>
       <c r="G92">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
       <c r="H92">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>13</v>
       </c>
       <c r="B93" t="s">
         <v>18</v>
       </c>
       <c r="C93" t="s">
         <v>203</v>
       </c>
       <c r="D93">
-        <v>2022</v>
+        <v>2002</v>
       </c>
       <c r="E93" t="s">
         <v>204</v>
       </c>
       <c r="F93" t="s">
         <v>21</v>
       </c>
       <c r="G93">
-        <v>72.0</v>
+        <v>64.0</v>
       </c>
       <c r="H93">
-        <v>72.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>13</v>
       </c>
       <c r="B94" t="s">
         <v>18</v>
       </c>
       <c r="C94" t="s">
         <v>205</v>
       </c>
       <c r="D94">
-        <v>2002</v>
+        <v>2021</v>
       </c>
       <c r="E94" t="s">
         <v>206</v>
       </c>
       <c r="F94" t="s">
         <v>21</v>
       </c>
       <c r="G94">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
       <c r="H94">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>13</v>
       </c>
       <c r="B95" t="s">
         <v>18</v>
       </c>
       <c r="C95" t="s">
         <v>207</v>
       </c>
       <c r="D95">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="E95" t="s">
         <v>208</v>
       </c>
       <c r="F95" t="s">
         <v>21</v>
       </c>
       <c r="G95">
         <v>72.0</v>
       </c>
       <c r="H95">
         <v>72.0</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>13</v>
       </c>
       <c r="B96" t="s">
         <v>18</v>
       </c>
       <c r="C96" t="s">
         <v>209</v>
       </c>
       <c r="D96">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="E96" t="s">
         <v>210</v>
       </c>
       <c r="F96" t="s">
         <v>21</v>
       </c>
       <c r="G96">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
       <c r="H96">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>13</v>
       </c>
       <c r="B97" t="s">
         <v>18</v>
       </c>
       <c r="C97" t="s">
         <v>211</v>
       </c>
       <c r="D97">
-        <v>2020</v>
+        <v>1990</v>
       </c>
       <c r="E97" t="s">
         <v>212</v>
       </c>
       <c r="F97" t="s">
         <v>21</v>
       </c>
       <c r="G97">
         <v>72.0</v>
       </c>
       <c r="H97">
-        <v>72.0</v>
-[...76 lines deleted...]
-      <c r="H100">
         <v>72.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>