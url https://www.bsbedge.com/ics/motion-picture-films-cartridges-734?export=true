--- v1 (2026-01-07)
+++ v2 (2026-04-06)
@@ -3110,106 +3110,106 @@
       </c>
       <c r="H70">
         <v>44.0</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>149</v>
       </c>
       <c r="B71" t="s">
         <v>150</v>
       </c>
       <c r="C71" t="s">
         <v>151</v>
       </c>
       <c r="D71">
         <v>2019</v>
       </c>
       <c r="E71" t="s">
         <v>152</v>
       </c>
       <c r="F71" t="s">
         <v>153</v>
       </c>
       <c r="G71">
-        <v>124.39</v>
+        <v>128.13</v>
       </c>
       <c r="H71">
-        <v>124.39</v>
+        <v>128.13</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>149</v>
       </c>
       <c r="B72" t="s">
         <v>150</v>
       </c>
       <c r="C72" t="s">
         <v>154</v>
       </c>
       <c r="D72">
         <v>2003</v>
       </c>
       <c r="E72" t="s">
         <v>155</v>
       </c>
       <c r="F72" t="s">
         <v>153</v>
       </c>
       <c r="G72">
-        <v>85.05</v>
+        <v>87.57</v>
       </c>
       <c r="H72">
-        <v>85.05</v>
+        <v>87.57</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>149</v>
       </c>
       <c r="B73" t="s">
         <v>150</v>
       </c>
       <c r="C73" t="s">
         <v>156</v>
       </c>
       <c r="D73">
         <v>1999</v>
       </c>
       <c r="E73" t="s">
         <v>157</v>
       </c>
       <c r="F73" t="s">
         <v>153</v>
       </c>
       <c r="G73">
-        <v>68.04</v>
+        <v>70.09</v>
       </c>
       <c r="H73">
-        <v>68.04</v>
+        <v>70.09</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>158</v>
       </c>
       <c r="B74" t="s">
         <v>159</v>
       </c>
       <c r="C74" t="s">
         <v>160</v>
       </c>
       <c r="D74">
         <v>2018</v>
       </c>
       <c r="E74" t="s">
         <v>161</v>
       </c>
       <c r="F74" t="s">
         <v>162</v>
       </c>
       <c r="G74">
         <v>166.0</v>
       </c>
       <c r="H74">
@@ -3456,51 +3456,51 @@
       </c>
       <c r="B84" t="s">
         <v>159</v>
       </c>
       <c r="C84" t="s">
         <v>183</v>
       </c>
       <c r="D84">
         <v>1993</v>
       </c>
       <c r="E84" t="s">
         <v>184</v>
       </c>
       <c r="F84" t="s">
         <v>162</v>
       </c>
       <c r="G84">
         <v>142.0</v>
       </c>
       <c r="H84">
         <v>142.0</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B85" t="s">
         <v>159</v>
       </c>
       <c r="C85" t="s">
         <v>185</v>
       </c>
       <c r="D85">
         <v>1986</v>
       </c>
       <c r="E85" t="s">
         <v>186</v>
       </c>
       <c r="F85" t="s">
         <v>162</v>
       </c>
       <c r="G85">
         <v>142.0</v>
       </c>
       <c r="H85">
         <v>142.0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
@@ -3924,51 +3924,51 @@
       </c>
       <c r="B102" t="s">
         <v>159</v>
       </c>
       <c r="C102" t="s">
         <v>219</v>
       </c>
       <c r="D102">
         <v>1981</v>
       </c>
       <c r="E102" t="s">
         <v>220</v>
       </c>
       <c r="F102" t="s">
         <v>162</v>
       </c>
       <c r="G102">
         <v>142.0</v>
       </c>
       <c r="H102">
         <v>142.0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B103" t="s">
         <v>159</v>
       </c>
       <c r="C103" t="s">
         <v>221</v>
       </c>
       <c r="D103">
         <v>1980</v>
       </c>
       <c r="E103" t="s">
         <v>222</v>
       </c>
       <c r="F103" t="s">
         <v>162</v>
       </c>
       <c r="G103">
         <v>142.0</v>
       </c>
       <c r="H103">
         <v>142.0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
@@ -4124,54 +4124,54 @@
       </c>
       <c r="H109">
         <v>142.0</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>158</v>
       </c>
       <c r="B110" t="s">
         <v>159</v>
       </c>
       <c r="C110" t="s">
         <v>235</v>
       </c>
       <c r="D110">
         <v>1995</v>
       </c>
       <c r="E110" t="s">
         <v>236</v>
       </c>
       <c r="F110" t="s">
         <v>162</v>
       </c>
       <c r="G110">
-        <v>78.0</v>
+        <v>82.0</v>
       </c>
       <c r="H110">
-        <v>78.0</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>158</v>
       </c>
       <c r="B111" t="s">
         <v>159</v>
       </c>
       <c r="C111" t="s">
         <v>237</v>
       </c>
       <c r="D111">
         <v>1992</v>
       </c>
       <c r="E111" t="s">
         <v>238</v>
       </c>
       <c r="F111" t="s">
         <v>162</v>
       </c>
       <c r="G111">
         <v>142.0</v>
       </c>
       <c r="H111">