--- v3 (2026-02-14)
+++ v4 (2026-04-01)
@@ -629,50 +629,53 @@
   <si>
     <t>Lighters - Child safety requirements for lighters - Safety requirements and test methods</t>
   </si>
   <si>
     <t>DIN EN 1783 : 2003</t>
   </si>
   <si>
     <t>Matches - Performance requirements, safety and classification (including Amendment A1:2002)</t>
   </si>
   <si>
     <t>Confirmed</t>
   </si>
   <si>
     <t>BS EN 15426:2018 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Candles. Specification for sooting behaviour</t>
   </si>
   <si>
     <t>BS EN 60335-2-54:2008+A12:2021</t>
   </si>
   <si>
     <t>Household and similar electrical appliances. Safety - Particular requirements for surface-cleaning appliances for household use employing liquids or steam</t>
   </si>
   <si>
+    <t>Under Review</t>
+  </si>
+  <si>
     <t>BS EN 15493:2019</t>
   </si>
   <si>
     <t>Candles. Specification for fire safety</t>
   </si>
   <si>
     <t>19/30399686 DC</t>
   </si>
   <si>
     <t>BS EN 60335-2-82 AMD1. Household and similar electrical appliances. Safety - Part 2-82. Particular requirements for amusement machines and personal service machines</t>
   </si>
   <si>
     <t>22/30442171 DC</t>
   </si>
   <si>
     <t>BS EN 60335-2-54. Household and similar electrical appliances. Safety - Part 2-54. Particular requirements for surfacecleaning appliances for household use employing liquids or steam</t>
   </si>
   <si>
     <t>PAS 66:2019</t>
   </si>
   <si>
     <t>Official identification eartags for sheep and goats. Specification</t>
   </si>
   <si>
     <t>21/30429176 DC</t>
@@ -699,53 +702,50 @@
     <t>BS EN IEC 60335-2-55. Household and similar electrical appliances. Safety - Part 2-55. Particular requirements for electrical appliances for use with aquariums and garden ponds</t>
   </si>
   <si>
     <t>19/30397016 DC</t>
   </si>
   <si>
     <t>BS EN IEC 60335-2-60 AMD1. Household and similar electrical appliances. Safety - Part 2-60. Particular requirements for whirlpool baths and whirlpool spas</t>
   </si>
   <si>
     <t>BS ISO 27668-1:2017 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Gel ink ball pens and refills - General use</t>
   </si>
   <si>
     <t>BS EN 1647:2018+A1:2021</t>
   </si>
   <si>
     <t>Leisure accommodation vehicles. Caravan holiday homes. Habitation requirements relating to health and safety</t>
   </si>
   <si>
     <t>21/30429184 DC</t>
   </si>
   <si>
     <t>BS EN IEC 60335-2-28. Household and similar electrical appliances - Safety - Part 2-28. Particular requirements for sewing machines</t>
-  </si>
-[...1 lines deleted...]
-    <t>Under Review</t>
   </si>
   <si>
     <t>BS EN ISO 9994:2019</t>
   </si>
   <si>
     <t>Lighters. Safety specification</t>
   </si>
   <si>
     <t>BS EN IEC 60335-2-82:2022 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Household and similar electrical appliances. Safety - Particular requirements for amusement machines and personal service machines</t>
   </si>
   <si>
     <t>BS EN IEC 60335-2-41:2021+A11:2021</t>
   </si>
   <si>
     <t>Household and similar electrical appliances. Safety - Particular requirements for pumps</t>
   </si>
   <si>
     <t>BS EN 17616:2021</t>
   </si>
   <si>
     <t>Outdoor candles. Specification for fire safety</t>
   </si>
@@ -3879,363 +3879,363 @@
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>203</v>
       </c>
       <c r="D99">
         <v>2008</v>
       </c>
       <c r="E99" t="s">
         <v>204</v>
       </c>
       <c r="F99" t="s">
         <v>12</v>
       </c>
       <c r="G99">
         <v>272.0</v>
       </c>
       <c r="H99">
         <v>272.0</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>8</v>
+        <v>205</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D100">
         <v>2019</v>
       </c>
       <c r="E100" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F100" t="s">
         <v>12</v>
       </c>
       <c r="G100">
         <v>166.0</v>
       </c>
       <c r="H100">
         <v>166.0</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>8</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D101">
         <v>18</v>
       </c>
       <c r="E101" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F101" t="s">
         <v>12</v>
       </c>
       <c r="G101">
         <v>20.0</v>
       </c>
       <c r="H101">
         <v>20.0</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>8</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D102">
         <v>1</v>
       </c>
       <c r="E102" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F102" t="s">
         <v>12</v>
       </c>
       <c r="G102">
         <v>20.0</v>
       </c>
       <c r="H102">
         <v>20.0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>8</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D103">
         <v>2019</v>
       </c>
       <c r="E103" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F103" t="s">
         <v>12</v>
       </c>
       <c r="G103">
         <v>102.0</v>
       </c>
       <c r="H103">
         <v>102.0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>8</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D104">
         <v>1</v>
       </c>
       <c r="E104" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F104" t="s">
         <v>12</v>
       </c>
       <c r="G104">
         <v>20.0</v>
       </c>
       <c r="H104">
         <v>20.0</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>8</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D105">
         <v>2019</v>
       </c>
       <c r="E105" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F105" t="s">
         <v>12</v>
       </c>
       <c r="G105">
         <v>166.0</v>
       </c>
       <c r="H105">
         <v>166.0</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>200</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D106">
         <v>2016</v>
       </c>
       <c r="E106" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F106" t="s">
         <v>12</v>
       </c>
       <c r="G106">
         <v>326.0</v>
       </c>
       <c r="H106">
         <v>326.0</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>8</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D107">
         <v>1</v>
       </c>
       <c r="E107" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F107" t="s">
         <v>12</v>
       </c>
       <c r="G107">
         <v>20.0</v>
       </c>
       <c r="H107">
         <v>20.0</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>8</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D108">
         <v>20</v>
       </c>
       <c r="E108" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F108" t="s">
         <v>12</v>
       </c>
       <c r="G108">
         <v>20.0</v>
       </c>
       <c r="H108">
         <v>20.0</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>200</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D109">
         <v>2017</v>
       </c>
       <c r="E109" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F109" t="s">
         <v>12</v>
       </c>
       <c r="G109">
         <v>234.0</v>
       </c>
       <c r="H109">
         <v>234.0</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>8</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D110">
         <v>2018</v>
       </c>
       <c r="E110" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F110" t="s">
         <v>12</v>
       </c>
       <c r="G110">
         <v>272.0</v>
       </c>
       <c r="H110">
         <v>272.0</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>8</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D111">
         <v>1</v>
       </c>
       <c r="E111" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F111" t="s">
         <v>12</v>
       </c>
       <c r="G111">
         <v>20.0</v>
       </c>
       <c r="H111">
         <v>20.0</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>230</v>
       </c>
       <c r="D112">
         <v>2019</v>
       </c>
       <c r="E112" t="s">
         <v>231</v>
       </c>
       <c r="F112" t="s">
         <v>12</v>
       </c>
       <c r="G112">
         <v>272.0</v>
       </c>
       <c r="H112">
         <v>272.0</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
@@ -4243,51 +4243,51 @@
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>232</v>
       </c>
       <c r="D113">
         <v>2022</v>
       </c>
       <c r="E113" t="s">
         <v>233</v>
       </c>
       <c r="F113" t="s">
         <v>12</v>
       </c>
       <c r="G113">
         <v>326.0</v>
       </c>
       <c r="H113">
         <v>326.0</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>234</v>
       </c>
       <c r="D114">
         <v>2021</v>
       </c>
       <c r="E114" t="s">
         <v>235</v>
       </c>
       <c r="F114" t="s">
         <v>12</v>
       </c>
       <c r="G114">
         <v>272.0</v>
       </c>
       <c r="H114">
         <v>272.0</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
@@ -4399,51 +4399,51 @@
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>244</v>
       </c>
       <c r="D119">
         <v>2016</v>
       </c>
       <c r="E119" t="s">
         <v>245</v>
       </c>
       <c r="F119" t="s">
         <v>12</v>
       </c>
       <c r="G119">
         <v>232.0</v>
       </c>
       <c r="H119">
         <v>232.0</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>246</v>
       </c>
       <c r="D120">
         <v>2012</v>
       </c>
       <c r="E120" t="s">
         <v>247</v>
       </c>
       <c r="F120" t="s">
         <v>12</v>
       </c>
       <c r="G120">
         <v>232.0</v>
       </c>
       <c r="H120">
         <v>232.0</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
@@ -4581,51 +4581,51 @@
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>258</v>
       </c>
       <c r="D126">
         <v>30</v>
       </c>
       <c r="E126" t="s">
         <v>259</v>
       </c>
       <c r="F126" t="s">
         <v>12</v>
       </c>
       <c r="G126">
         <v>20.0</v>
       </c>
       <c r="H126">
         <v>20.0</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>260</v>
       </c>
       <c r="D127">
         <v>2011</v>
       </c>
       <c r="E127" t="s">
         <v>261</v>
       </c>
       <c r="F127" t="s">
         <v>12</v>
       </c>
       <c r="G127">
         <v>232.0</v>
       </c>
       <c r="H127">
         <v>232.0</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
@@ -4659,51 +4659,51 @@
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>264</v>
       </c>
       <c r="D129">
         <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>265</v>
       </c>
       <c r="F129" t="s">
         <v>12</v>
       </c>
       <c r="G129">
         <v>20.0</v>
       </c>
       <c r="H129">
         <v>20.0</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>266</v>
       </c>
       <c r="D130">
         <v>2018</v>
       </c>
       <c r="E130" t="s">
         <v>267</v>
       </c>
       <c r="F130" t="s">
         <v>12</v>
       </c>
       <c r="G130">
         <v>272.0</v>
       </c>
       <c r="H130">
         <v>272.0</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
@@ -4789,51 +4789,51 @@
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>273</v>
       </c>
       <c r="D134">
         <v>2008</v>
       </c>
       <c r="E134" t="s">
         <v>274</v>
       </c>
       <c r="F134" t="s">
         <v>12</v>
       </c>
       <c r="G134">
         <v>142.0</v>
       </c>
       <c r="H134">
         <v>142.0</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>275</v>
       </c>
       <c r="D135">
         <v>1981</v>
       </c>
       <c r="E135" t="s">
         <v>276</v>
       </c>
       <c r="F135" t="s">
         <v>12</v>
       </c>
       <c r="G135">
         <v>142.0</v>
       </c>
       <c r="H135">
         <v>142.0</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
@@ -4841,103 +4841,103 @@
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>277</v>
       </c>
       <c r="D136">
         <v>15</v>
       </c>
       <c r="E136" t="s">
         <v>278</v>
       </c>
       <c r="F136" t="s">
         <v>12</v>
       </c>
       <c r="G136">
         <v>20.0</v>
       </c>
       <c r="H136">
         <v>20.0</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>279</v>
       </c>
       <c r="D137">
         <v>2003</v>
       </c>
       <c r="E137" t="s">
         <v>34</v>
       </c>
       <c r="F137" t="s">
         <v>12</v>
       </c>
       <c r="G137">
         <v>166.0</v>
       </c>
       <c r="H137">
         <v>166.0</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>280</v>
       </c>
       <c r="D138">
         <v>2010</v>
       </c>
       <c r="E138" t="s">
         <v>281</v>
       </c>
       <c r="F138" t="s">
         <v>12</v>
       </c>
       <c r="G138">
         <v>142.0</v>
       </c>
       <c r="H138">
         <v>142.0</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>282</v>
       </c>
       <c r="D139">
         <v>1997</v>
       </c>
       <c r="E139" t="s">
         <v>283</v>
       </c>
       <c r="F139" t="s">
         <v>12</v>
       </c>
       <c r="G139">
         <v>166.0</v>
       </c>
       <c r="H139">
         <v>166.0</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
@@ -4945,51 +4945,51 @@
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>284</v>
       </c>
       <c r="D140">
         <v>2018</v>
       </c>
       <c r="E140" t="s">
         <v>285</v>
       </c>
       <c r="F140" t="s">
         <v>12</v>
       </c>
       <c r="G140">
         <v>232.0</v>
       </c>
       <c r="H140">
         <v>232.0</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>286</v>
       </c>
       <c r="D141">
         <v>2003</v>
       </c>
       <c r="E141" t="s">
         <v>287</v>
       </c>
       <c r="F141" t="s">
         <v>12</v>
       </c>
       <c r="G141">
         <v>166.0</v>
       </c>
       <c r="H141">
         <v>166.0</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
@@ -5023,51 +5023,51 @@
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>290</v>
       </c>
       <c r="D143">
         <v>1993</v>
       </c>
       <c r="E143" t="s">
         <v>291</v>
       </c>
       <c r="F143" t="s">
         <v>12</v>
       </c>
       <c r="G143">
         <v>142.0</v>
       </c>
       <c r="H143">
         <v>142.0</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>292</v>
       </c>
       <c r="D144">
         <v>2003</v>
       </c>
       <c r="E144" t="s">
         <v>36</v>
       </c>
       <c r="F144" t="s">
         <v>12</v>
       </c>
       <c r="G144">
         <v>232.0</v>
       </c>
       <c r="H144">
         <v>232.0</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
@@ -5153,51 +5153,51 @@
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>299</v>
       </c>
       <c r="D148">
         <v>2011</v>
       </c>
       <c r="E148" t="s">
         <v>300</v>
       </c>
       <c r="F148" t="s">
         <v>12</v>
       </c>
       <c r="G148">
         <v>166.0</v>
       </c>
       <c r="H148">
         <v>166.0</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>301</v>
       </c>
       <c r="D149">
         <v>2009</v>
       </c>
       <c r="E149" t="s">
         <v>302</v>
       </c>
       <c r="F149" t="s">
         <v>12</v>
       </c>
       <c r="G149">
         <v>142.0</v>
       </c>
       <c r="H149">
         <v>142.0</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
@@ -5205,103 +5205,103 @@
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>303</v>
       </c>
       <c r="D150">
         <v>16</v>
       </c>
       <c r="E150" t="s">
         <v>304</v>
       </c>
       <c r="F150" t="s">
         <v>12</v>
       </c>
       <c r="G150">
         <v>20.0</v>
       </c>
       <c r="H150">
         <v>20.0</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>305</v>
       </c>
       <c r="D151">
         <v>2022</v>
       </c>
       <c r="E151" t="s">
         <v>38</v>
       </c>
       <c r="F151" t="s">
         <v>12</v>
       </c>
       <c r="G151">
         <v>232.0</v>
       </c>
       <c r="H151">
         <v>232.0</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>306</v>
       </c>
       <c r="D152">
         <v>2002</v>
       </c>
       <c r="E152" t="s">
         <v>307</v>
       </c>
       <c r="F152" t="s">
         <v>12</v>
       </c>
       <c r="G152">
         <v>166.0</v>
       </c>
       <c r="H152">
         <v>166.0</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>308</v>
       </c>
       <c r="D153">
         <v>2003</v>
       </c>
       <c r="E153" t="s">
         <v>309</v>
       </c>
       <c r="F153" t="s">
         <v>12</v>
       </c>
       <c r="G153">
         <v>166.0</v>
       </c>
       <c r="H153">
         <v>166.0</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">