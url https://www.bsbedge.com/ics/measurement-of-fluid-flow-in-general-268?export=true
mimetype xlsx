--- v2 (2026-01-12)
+++ v3 (2026-04-09)
@@ -719,54 +719,54 @@
       </c>
       <c r="H7">
         <v>335.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8">
         <v>2006</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="G8">
-        <v>46.43</v>
+        <v>47.83</v>
       </c>
       <c r="H8">
-        <v>46.43</v>
+        <v>47.83</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9">
         <v>2022</v>
       </c>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9">
         <v>382.0</v>
       </c>
       <c r="H9">