--- v1 (2026-02-14)
+++ v2 (2026-04-02)
@@ -671,108 +671,108 @@
   <si>
     <t>ISO 3566:1976</t>
   </si>
   <si>
     <t>Sodium fluoride primarily used for the production of aluminium — Determination of chlorides content — Turbidimetric method</t>
   </si>
   <si>
     <t>ISO 12981-1:2000</t>
   </si>
   <si>
     <t>Carbonaceous materials used in the production of aluminium — Calcined coke — Determination of the reactivity to carbon dioxide — Part 1: Loss in mass method</t>
   </si>
   <si>
     <t>DIN</t>
   </si>
   <si>
     <t>DIN ISO 12980 : 2006</t>
   </si>
   <si>
     <t>Carbonaceous materials used in the production of aluminium - Green coke and calcined coke for electrodes - Analysis using an X-ray fluorescence method (ISO 12980:2000)</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
+    <t>Confirmed</t>
+  </si>
+  <si>
+    <t>BS ISO 22731:2020</t>
+  </si>
+  <si>
+    <t>Carbonaceous materials used in the production of aluminium. Cathode. Cathode abrasion testing</t>
+  </si>
+  <si>
+    <t>BS ISO 17499:2023 - TC</t>
+  </si>
+  <si>
+    <t>Tracked Changes. Carbonaceous materials used in the production of aluminium. Determination of baking level expressed by equivalent temperature</t>
+  </si>
+  <si>
+    <t>BS ISO 14428:2019</t>
+  </si>
+  <si>
+    <t>Carbonaceous materials for the production of aluminium. Cold and tepid ramming pastes. Expansion/shrinkage during baking</t>
+  </si>
+  <si>
+    <t>BS ISO 10143:2019 - TC</t>
+  </si>
+  <si>
+    <t>Tracked Changes. Carbonaceous materials for the production of aluminium. Calcined coke for electrodes. Determination of the electrical resistivity of granules</t>
+  </si>
+  <si>
+    <t>BS ISO 5940-1:2019</t>
+  </si>
+  <si>
+    <t>Carbonaceous materials for the production of aluminium. Pitch for electrodes - Determination of softening point by the ring-and-ball method</t>
+  </si>
+  <si>
+    <t>BS ISO 23028:2019</t>
+  </si>
+  <si>
+    <t>Aluminium oxide primarily used for the production of aluminium. Preparation and storage of test samples</t>
+  </si>
+  <si>
+    <t>BS ISO 12985-1:2018</t>
+  </si>
+  <si>
+    <t>Carbonaceous materials used in the production of aluminium. Baked anodes and cathode blocks - Determination of apparent density using a dimensions method</t>
+  </si>
+  <si>
+    <t>BS ISO 8007-3:2004</t>
+  </si>
+  <si>
+    <t>Carbonaceous materials used in the production of aluminium. Sampling plans and sampling from individual units - Sidewall blocks</t>
+  </si>
+  <si>
+    <t>PD ISO/TR 4277:2009</t>
+  </si>
+  <si>
+    <t>Cryolite, natural and artificial. Conventional test for evaluation of free fluorides content</t>
+  </si>
+  <si>
     <t>Under Review</t>
-  </si>
-[...55 lines deleted...]
-    <t>Cryolite, natural and artificial. Conventional test for evaluation of free fluorides content</t>
   </si>
   <si>
     <t>BS 5050-8:1980</t>
   </si>
   <si>
     <t>Methods of test for cryolite - Determination of calcium content</t>
   </si>
   <si>
     <t>BS 6043-2.13:1996</t>
   </si>
   <si>
     <t>Methods of sampling and test for carbonaceous materials used in aluminium manufacture. Electrode coke - Determination of tapped bulk density of green and calcined coke</t>
   </si>
   <si>
     <t>BS ISO 20203:2005</t>
   </si>
   <si>
     <t>Carbonaceous materials used in the production of aluminium. Calcined coke. Determination of crystallite size of calcined petroleum coke by X-ray diffraction</t>
   </si>
   <si>
     <t>BS ISO 8005:2005</t>
   </si>
   <si>
     <t>Carbonaceous materials used in the production of aluminium. Green and calcined coke. Determination of ash content</t>
   </si>
@@ -4265,233 +4265,233 @@
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>222</v>
       </c>
       <c r="D103">
         <v>2023</v>
       </c>
       <c r="E103" t="s">
         <v>223</v>
       </c>
       <c r="F103" t="s">
         <v>12</v>
       </c>
       <c r="G103">
         <v>234.0</v>
       </c>
       <c r="H103">
         <v>234.0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>219</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
       <c r="D104">
         <v>2019</v>
       </c>
       <c r="E104" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F104" t="s">
         <v>12</v>
       </c>
       <c r="G104">
         <v>166.0</v>
       </c>
       <c r="H104">
         <v>166.0</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D105">
         <v>2019</v>
       </c>
       <c r="E105" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F105" t="s">
         <v>12</v>
       </c>
       <c r="G105">
         <v>200.0</v>
       </c>
       <c r="H105">
         <v>200.0</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D106">
         <v>2019</v>
       </c>
       <c r="E106" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F106" t="s">
         <v>12</v>
       </c>
       <c r="G106">
         <v>166.0</v>
       </c>
       <c r="H106">
         <v>166.0</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D107">
         <v>2019</v>
       </c>
       <c r="E107" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F107" t="s">
         <v>12</v>
       </c>
       <c r="G107">
         <v>142.0</v>
       </c>
       <c r="H107">
         <v>142.0</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D108">
         <v>2018</v>
       </c>
       <c r="E108" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F108" t="s">
         <v>12</v>
       </c>
       <c r="G108">
         <v>142.0</v>
       </c>
       <c r="H108">
         <v>142.0</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>219</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D109">
         <v>2004</v>
       </c>
       <c r="E109" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F109" t="s">
         <v>12</v>
       </c>
       <c r="G109">
         <v>142.0</v>
       </c>
       <c r="H109">
         <v>142.0</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>8</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D110">
         <v>2009</v>
       </c>
       <c r="E110" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F110" t="s">
         <v>12</v>
       </c>
       <c r="G110">
         <v>166.0</v>
       </c>
       <c r="H110">
         <v>166.0</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>239</v>
       </c>
       <c r="D111">
         <v>1980</v>
       </c>
       <c r="E111" t="s">
         <v>240</v>
       </c>
       <c r="F111" t="s">
         <v>12</v>
       </c>
       <c r="G111">
         <v>142.0</v>
       </c>
       <c r="H111">
         <v>142.0</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
@@ -4525,207 +4525,207 @@
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>243</v>
       </c>
       <c r="D113">
         <v>2005</v>
       </c>
       <c r="E113" t="s">
         <v>244</v>
       </c>
       <c r="F113" t="s">
         <v>12</v>
       </c>
       <c r="G113">
         <v>142.0</v>
       </c>
       <c r="H113">
         <v>142.0</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>245</v>
       </c>
       <c r="D114">
         <v>2005</v>
       </c>
       <c r="E114" t="s">
         <v>246</v>
       </c>
       <c r="F114" t="s">
         <v>12</v>
       </c>
       <c r="G114">
         <v>142.0</v>
       </c>
       <c r="H114">
         <v>142.0</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>247</v>
       </c>
       <c r="D115">
         <v>1998</v>
       </c>
       <c r="E115" t="s">
         <v>248</v>
       </c>
       <c r="F115" t="s">
         <v>12</v>
       </c>
       <c r="G115">
         <v>142.0</v>
       </c>
       <c r="H115">
         <v>142.0</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>249</v>
       </c>
       <c r="D116">
         <v>2020</v>
       </c>
       <c r="E116" t="s">
         <v>250</v>
       </c>
       <c r="F116" t="s">
         <v>12</v>
       </c>
       <c r="G116">
         <v>142.0</v>
       </c>
       <c r="H116">
         <v>142.0</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>251</v>
       </c>
       <c r="D117">
         <v>1989</v>
       </c>
       <c r="E117" t="s">
         <v>252</v>
       </c>
       <c r="F117" t="s">
         <v>12</v>
       </c>
       <c r="G117">
         <v>142.0</v>
       </c>
       <c r="H117">
         <v>142.0</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>253</v>
       </c>
       <c r="D118">
         <v>2007</v>
       </c>
       <c r="E118" t="s">
         <v>254</v>
       </c>
       <c r="F118" t="s">
         <v>12</v>
       </c>
       <c r="G118">
         <v>142.0</v>
       </c>
       <c r="H118">
         <v>142.0</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>255</v>
       </c>
       <c r="D119">
         <v>2012</v>
       </c>
       <c r="E119" t="s">
         <v>256</v>
       </c>
       <c r="F119" t="s">
         <v>12</v>
       </c>
       <c r="G119">
         <v>134.0</v>
       </c>
       <c r="H119">
         <v>134.0</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>257</v>
       </c>
       <c r="D120">
         <v>1986</v>
       </c>
       <c r="E120" t="s">
         <v>258</v>
       </c>
       <c r="F120" t="s">
         <v>12</v>
       </c>
       <c r="G120">
         <v>142.0</v>
       </c>
       <c r="H120">
         <v>142.0</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
@@ -4733,155 +4733,155 @@
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>259</v>
       </c>
       <c r="D121">
         <v>2009</v>
       </c>
       <c r="E121" t="s">
         <v>260</v>
       </c>
       <c r="F121" t="s">
         <v>12</v>
       </c>
       <c r="G121">
         <v>166.0</v>
       </c>
       <c r="H121">
         <v>166.0</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>261</v>
       </c>
       <c r="D122">
         <v>1983</v>
       </c>
       <c r="E122" t="s">
         <v>262</v>
       </c>
       <c r="F122" t="s">
         <v>12</v>
       </c>
       <c r="G122">
         <v>142.0</v>
       </c>
       <c r="H122">
         <v>142.0</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>263</v>
       </c>
       <c r="D123">
         <v>2000</v>
       </c>
       <c r="E123" t="s">
         <v>264</v>
       </c>
       <c r="F123" t="s">
         <v>12</v>
       </c>
       <c r="G123">
         <v>166.0</v>
       </c>
       <c r="H123">
         <v>166.0</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>265</v>
       </c>
       <c r="D124">
         <v>2015</v>
       </c>
       <c r="E124" t="s">
         <v>266</v>
       </c>
       <c r="F124" t="s">
         <v>12</v>
       </c>
       <c r="G124">
         <v>166.0</v>
       </c>
       <c r="H124">
         <v>166.0</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>267</v>
       </c>
       <c r="D125">
         <v>2015</v>
       </c>
       <c r="E125" t="s">
         <v>268</v>
       </c>
       <c r="F125" t="s">
         <v>12</v>
       </c>
       <c r="G125">
         <v>272.0</v>
       </c>
       <c r="H125">
         <v>272.0</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>269</v>
       </c>
       <c r="D126">
         <v>1981</v>
       </c>
       <c r="E126" t="s">
         <v>270</v>
       </c>
       <c r="F126" t="s">
         <v>12</v>
       </c>
       <c r="G126">
         <v>142.0</v>
       </c>
       <c r="H126">
         <v>142.0</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
@@ -4889,103 +4889,100 @@
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>271</v>
       </c>
       <c r="D127">
         <v>2022</v>
       </c>
       <c r="E127" t="s">
         <v>272</v>
       </c>
       <c r="F127" t="s">
         <v>12</v>
       </c>
       <c r="G127">
         <v>166.0</v>
       </c>
       <c r="H127">
         <v>166.0</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>273</v>
       </c>
       <c r="D128">
         <v>2019</v>
       </c>
       <c r="E128" t="s">
         <v>274</v>
       </c>
       <c r="F128" t="s">
         <v>12</v>
       </c>
       <c r="G128">
         <v>142.0</v>
       </c>
       <c r="H128">
         <v>142.0</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>275</v>
       </c>
       <c r="D129">
         <v>2020</v>
       </c>
       <c r="E129" t="s">
         <v>276</v>
       </c>
       <c r="F129" t="s">
         <v>12</v>
       </c>
-      <c r="G129">
-[...1 lines deleted...]
-      </c>
       <c r="H129">
         <v>200.0</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>277</v>
       </c>
       <c r="D130">
         <v>2019</v>
       </c>
       <c r="E130" t="s">
         <v>278</v>
       </c>
       <c r="F130" t="s">
         <v>12</v>
       </c>
       <c r="G130">
         <v>166.0</v>
       </c>
       <c r="H130">
         <v>166.0</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
@@ -4993,51 +4990,51 @@
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>279</v>
       </c>
       <c r="D131">
         <v>2023</v>
       </c>
       <c r="E131" t="s">
         <v>280</v>
       </c>
       <c r="F131" t="s">
         <v>12</v>
       </c>
       <c r="G131">
         <v>166.0</v>
       </c>
       <c r="H131">
         <v>166.0</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>281</v>
       </c>
       <c r="D132">
         <v>2007</v>
       </c>
       <c r="E132" t="s">
         <v>282</v>
       </c>
       <c r="F132" t="s">
         <v>12</v>
       </c>
       <c r="G132">
         <v>166.0</v>
       </c>
       <c r="H132">
         <v>166.0</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
@@ -5045,103 +5042,103 @@
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>283</v>
       </c>
       <c r="D133">
         <v>2002</v>
       </c>
       <c r="E133" t="s">
         <v>284</v>
       </c>
       <c r="F133" t="s">
         <v>12</v>
       </c>
       <c r="G133">
         <v>232.0</v>
       </c>
       <c r="H133">
         <v>232.0</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>285</v>
       </c>
       <c r="D134">
         <v>1995</v>
       </c>
       <c r="E134" t="s">
         <v>286</v>
       </c>
       <c r="F134" t="s">
         <v>12</v>
       </c>
       <c r="G134">
         <v>142.0</v>
       </c>
       <c r="H134">
         <v>142.0</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>287</v>
       </c>
       <c r="D135">
         <v>2012</v>
       </c>
       <c r="E135" t="s">
         <v>288</v>
       </c>
       <c r="F135" t="s">
         <v>12</v>
       </c>
       <c r="G135">
         <v>166.0</v>
       </c>
       <c r="H135">
         <v>166.0</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>289</v>
       </c>
       <c r="D136">
         <v>1986</v>
       </c>
       <c r="E136" t="s">
         <v>290</v>
       </c>
       <c r="F136" t="s">
         <v>12</v>
       </c>
       <c r="G136">
         <v>142.0</v>
       </c>
       <c r="H136">
         <v>142.0</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
@@ -5175,51 +5172,51 @@
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>293</v>
       </c>
       <c r="D138">
         <v>2000</v>
       </c>
       <c r="E138" t="s">
         <v>294</v>
       </c>
       <c r="F138" t="s">
         <v>12</v>
       </c>
       <c r="G138">
         <v>166.0</v>
       </c>
       <c r="H138">
         <v>166.0</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>295</v>
       </c>
       <c r="D139">
         <v>2010</v>
       </c>
       <c r="E139" t="s">
         <v>296</v>
       </c>
       <c r="F139" t="s">
         <v>12</v>
       </c>
       <c r="G139">
         <v>142.0</v>
       </c>
       <c r="H139">
         <v>142.0</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
@@ -5227,337 +5224,337 @@
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>297</v>
       </c>
       <c r="D140">
         <v>2001</v>
       </c>
       <c r="E140" t="s">
         <v>298</v>
       </c>
       <c r="F140" t="s">
         <v>12</v>
       </c>
       <c r="G140">
         <v>166.0</v>
       </c>
       <c r="H140">
         <v>166.0</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>299</v>
       </c>
       <c r="D141">
         <v>1987</v>
       </c>
       <c r="E141" t="s">
         <v>300</v>
       </c>
       <c r="F141" t="s">
         <v>12</v>
       </c>
       <c r="G141">
         <v>142.0</v>
       </c>
       <c r="H141">
         <v>142.0</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>301</v>
       </c>
       <c r="D142">
         <v>1986</v>
       </c>
       <c r="E142" t="s">
         <v>302</v>
       </c>
       <c r="F142" t="s">
         <v>12</v>
       </c>
       <c r="G142">
         <v>142.0</v>
       </c>
       <c r="H142">
         <v>142.0</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>303</v>
       </c>
       <c r="D143">
         <v>1986</v>
       </c>
       <c r="E143" t="s">
         <v>304</v>
       </c>
       <c r="F143" t="s">
         <v>12</v>
       </c>
       <c r="G143">
         <v>142.0</v>
       </c>
       <c r="H143">
         <v>142.0</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>305</v>
       </c>
       <c r="D144">
         <v>2015</v>
       </c>
       <c r="E144" t="s">
         <v>306</v>
       </c>
       <c r="F144" t="s">
         <v>12</v>
       </c>
       <c r="G144">
         <v>166.0</v>
       </c>
       <c r="H144">
         <v>166.0</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>307</v>
       </c>
       <c r="D145">
         <v>2006</v>
       </c>
       <c r="E145" t="s">
         <v>308</v>
       </c>
       <c r="F145" t="s">
         <v>12</v>
       </c>
       <c r="G145">
         <v>166.0</v>
       </c>
       <c r="H145">
         <v>166.0</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>309</v>
       </c>
       <c r="D146">
         <v>2013</v>
       </c>
       <c r="E146" t="s">
         <v>310</v>
       </c>
       <c r="F146" t="s">
         <v>12</v>
       </c>
       <c r="G146">
         <v>166.0</v>
       </c>
       <c r="H146">
         <v>166.0</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>311</v>
       </c>
       <c r="D147">
         <v>1986</v>
       </c>
       <c r="E147" t="s">
         <v>312</v>
       </c>
       <c r="F147" t="s">
         <v>12</v>
       </c>
       <c r="G147">
         <v>142.0</v>
       </c>
       <c r="H147">
         <v>142.0</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>313</v>
       </c>
       <c r="D148">
         <v>2001</v>
       </c>
       <c r="E148" t="s">
         <v>314</v>
       </c>
       <c r="F148" t="s">
         <v>12</v>
       </c>
       <c r="G148">
         <v>166.0</v>
       </c>
       <c r="H148">
         <v>166.0</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>315</v>
       </c>
       <c r="D149">
         <v>1986</v>
       </c>
       <c r="E149" t="s">
         <v>316</v>
       </c>
       <c r="F149" t="s">
         <v>12</v>
       </c>
       <c r="G149">
         <v>142.0</v>
       </c>
       <c r="H149">
         <v>142.0</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>317</v>
       </c>
       <c r="D150">
         <v>1986</v>
       </c>
       <c r="E150" t="s">
         <v>318</v>
       </c>
       <c r="F150" t="s">
         <v>12</v>
       </c>
       <c r="G150">
         <v>142.0</v>
       </c>
       <c r="H150">
         <v>142.0</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>319</v>
       </c>
       <c r="D151">
         <v>1999</v>
       </c>
       <c r="E151" t="s">
         <v>320</v>
       </c>
       <c r="F151" t="s">
         <v>12</v>
       </c>
       <c r="G151">
         <v>166.0</v>
       </c>
       <c r="H151">
         <v>166.0</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>321</v>
       </c>
       <c r="D152">
         <v>2001</v>
       </c>
       <c r="E152" t="s">
         <v>322</v>
       </c>
       <c r="F152" t="s">
         <v>12</v>
       </c>
       <c r="G152">
         <v>166.0</v>
       </c>
       <c r="H152">
         <v>166.0</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
@@ -5565,129 +5562,129 @@
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>323</v>
       </c>
       <c r="D153">
         <v>2006</v>
       </c>
       <c r="E153" t="s">
         <v>324</v>
       </c>
       <c r="F153" t="s">
         <v>12</v>
       </c>
       <c r="G153">
         <v>166.0</v>
       </c>
       <c r="H153">
         <v>166.0</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>325</v>
       </c>
       <c r="D154">
         <v>2018</v>
       </c>
       <c r="E154" t="s">
         <v>326</v>
       </c>
       <c r="F154" t="s">
         <v>12</v>
       </c>
       <c r="G154">
         <v>142.0</v>
       </c>
       <c r="H154">
         <v>142.0</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>327</v>
       </c>
       <c r="D155">
         <v>1980</v>
       </c>
       <c r="E155" t="s">
         <v>328</v>
       </c>
       <c r="F155" t="s">
         <v>12</v>
       </c>
       <c r="G155">
         <v>142.0</v>
       </c>
       <c r="H155">
         <v>142.0</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>329</v>
       </c>
       <c r="D156">
         <v>1986</v>
       </c>
       <c r="E156" t="s">
         <v>330</v>
       </c>
       <c r="F156" t="s">
         <v>12</v>
       </c>
       <c r="G156">
         <v>142.0</v>
       </c>
       <c r="H156">
         <v>142.0</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>331</v>
       </c>
       <c r="D157">
         <v>1994</v>
       </c>
       <c r="E157" t="s">
         <v>332</v>
       </c>
       <c r="F157" t="s">
         <v>12</v>
       </c>
       <c r="G157">
         <v>166.0</v>
       </c>
       <c r="H157">
         <v>166.0</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
@@ -5695,233 +5692,233 @@
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>334</v>
       </c>
       <c r="D158">
         <v>2004</v>
       </c>
       <c r="E158" t="s">
         <v>335</v>
       </c>
       <c r="F158" t="s">
         <v>12</v>
       </c>
       <c r="G158">
         <v>166.0</v>
       </c>
       <c r="H158">
         <v>166.0</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>336</v>
       </c>
       <c r="D159">
         <v>1997</v>
       </c>
       <c r="E159" t="s">
         <v>337</v>
       </c>
       <c r="F159" t="s">
         <v>12</v>
       </c>
       <c r="G159">
         <v>142.0</v>
       </c>
       <c r="H159">
         <v>142.0</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>338</v>
       </c>
       <c r="D160">
         <v>1986</v>
       </c>
       <c r="E160" t="s">
         <v>339</v>
       </c>
       <c r="F160" t="s">
         <v>12</v>
       </c>
       <c r="G160">
         <v>142.0</v>
       </c>
       <c r="H160">
         <v>142.0</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>340</v>
       </c>
       <c r="D161">
         <v>2007</v>
       </c>
       <c r="E161" t="s">
         <v>341</v>
       </c>
       <c r="F161" t="s">
         <v>12</v>
       </c>
       <c r="G161">
         <v>166.0</v>
       </c>
       <c r="H161">
         <v>166.0</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>342</v>
       </c>
       <c r="D162">
         <v>2015</v>
       </c>
       <c r="E162" t="s">
         <v>343</v>
       </c>
       <c r="F162" t="s">
         <v>12</v>
       </c>
       <c r="G162">
         <v>166.0</v>
       </c>
       <c r="H162">
         <v>166.0</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>344</v>
       </c>
       <c r="D163">
         <v>1985</v>
       </c>
       <c r="E163" t="s">
         <v>345</v>
       </c>
       <c r="F163" t="s">
         <v>12</v>
       </c>
       <c r="G163">
         <v>142.0</v>
       </c>
       <c r="H163">
         <v>142.0</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>346</v>
       </c>
       <c r="D164">
         <v>1986</v>
       </c>
       <c r="E164" t="s">
         <v>347</v>
       </c>
       <c r="F164" t="s">
         <v>12</v>
       </c>
       <c r="G164">
         <v>142.0</v>
       </c>
       <c r="H164">
         <v>142.0</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>348</v>
       </c>
       <c r="D165">
         <v>1986</v>
       </c>
       <c r="E165" t="s">
         <v>349</v>
       </c>
       <c r="F165" t="s">
         <v>12</v>
       </c>
       <c r="G165">
         <v>142.0</v>
       </c>
       <c r="H165">
         <v>142.0</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>350</v>
       </c>
       <c r="D166">
         <v>1998</v>
       </c>
       <c r="E166" t="s">
         <v>351</v>
       </c>
       <c r="F166" t="s">
         <v>12</v>
       </c>
       <c r="G166">
         <v>142.0</v>
       </c>
       <c r="H166">
         <v>142.0</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
@@ -5929,103 +5926,103 @@
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>352</v>
       </c>
       <c r="D167">
         <v>1986</v>
       </c>
       <c r="E167" t="s">
         <v>353</v>
       </c>
       <c r="F167" t="s">
         <v>12</v>
       </c>
       <c r="G167">
         <v>142.0</v>
       </c>
       <c r="H167">
         <v>142.0</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>354</v>
       </c>
       <c r="D168">
         <v>1999</v>
       </c>
       <c r="E168" t="s">
         <v>355</v>
       </c>
       <c r="F168" t="s">
         <v>12</v>
       </c>
       <c r="G168">
         <v>142.0</v>
       </c>
       <c r="H168">
         <v>142.0</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>356</v>
       </c>
       <c r="D169">
         <v>1987</v>
       </c>
       <c r="E169" t="s">
         <v>357</v>
       </c>
       <c r="F169" t="s">
         <v>12</v>
       </c>
       <c r="G169">
         <v>142.0</v>
       </c>
       <c r="H169">
         <v>142.0</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>358</v>
       </c>
       <c r="D170">
         <v>2015</v>
       </c>
       <c r="E170" t="s">
         <v>359</v>
       </c>
       <c r="F170" t="s">
         <v>12</v>
       </c>
       <c r="G170">
         <v>166.0</v>
       </c>
       <c r="H170">
         <v>166.0</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
@@ -6033,103 +6030,103 @@
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>360</v>
       </c>
       <c r="D171">
         <v>2000</v>
       </c>
       <c r="E171" t="s">
         <v>361</v>
       </c>
       <c r="F171" t="s">
         <v>12</v>
       </c>
       <c r="G171">
         <v>142.0</v>
       </c>
       <c r="H171">
         <v>142.0</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>362</v>
       </c>
       <c r="D172">
         <v>2014</v>
       </c>
       <c r="E172" t="s">
         <v>363</v>
       </c>
       <c r="F172" t="s">
         <v>12</v>
       </c>
       <c r="G172">
         <v>166.0</v>
       </c>
       <c r="H172">
         <v>166.0</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>364</v>
       </c>
       <c r="D173">
         <v>2014</v>
       </c>
       <c r="E173" t="s">
         <v>365</v>
       </c>
       <c r="F173" t="s">
         <v>12</v>
       </c>
       <c r="G173">
         <v>166.0</v>
       </c>
       <c r="H173">
         <v>166.0</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>366</v>
       </c>
       <c r="D174">
         <v>1986</v>
       </c>
       <c r="E174" t="s">
         <v>367</v>
       </c>
       <c r="F174" t="s">
         <v>12</v>
       </c>
       <c r="G174">
         <v>142.0</v>
       </c>
       <c r="H174">
         <v>142.0</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
@@ -6137,51 +6134,51 @@
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>368</v>
       </c>
       <c r="D175">
         <v>2005</v>
       </c>
       <c r="E175" t="s">
         <v>369</v>
       </c>
       <c r="F175" t="s">
         <v>12</v>
       </c>
       <c r="G175">
         <v>166.0</v>
       </c>
       <c r="H175">
         <v>166.0</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>370</v>
       </c>
       <c r="D176">
         <v>1997</v>
       </c>
       <c r="E176" t="s">
         <v>371</v>
       </c>
       <c r="F176" t="s">
         <v>12</v>
       </c>
       <c r="G176">
         <v>142.0</v>
       </c>
       <c r="H176">
         <v>142.0</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
@@ -6189,207 +6186,207 @@
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>372</v>
       </c>
       <c r="D177">
         <v>2002</v>
       </c>
       <c r="E177" t="s">
         <v>373</v>
       </c>
       <c r="F177" t="s">
         <v>12</v>
       </c>
       <c r="G177">
         <v>166.0</v>
       </c>
       <c r="H177">
         <v>166.0</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>374</v>
       </c>
       <c r="D178">
         <v>2014</v>
       </c>
       <c r="E178" t="s">
         <v>375</v>
       </c>
       <c r="F178" t="s">
         <v>12</v>
       </c>
       <c r="G178">
         <v>142.0</v>
       </c>
       <c r="H178">
         <v>142.0</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>376</v>
       </c>
       <c r="D179">
         <v>2004</v>
       </c>
       <c r="E179" t="s">
         <v>377</v>
       </c>
       <c r="F179" t="s">
         <v>12</v>
       </c>
       <c r="G179">
         <v>142.0</v>
       </c>
       <c r="H179">
         <v>142.0</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>378</v>
       </c>
       <c r="D180">
         <v>2004</v>
       </c>
       <c r="E180" t="s">
         <v>379</v>
       </c>
       <c r="F180" t="s">
         <v>12</v>
       </c>
       <c r="G180">
         <v>166.0</v>
       </c>
       <c r="H180">
         <v>166.0</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>380</v>
       </c>
       <c r="D181">
         <v>2005</v>
       </c>
       <c r="E181" t="s">
         <v>381</v>
       </c>
       <c r="F181" t="s">
         <v>12</v>
       </c>
       <c r="G181">
         <v>166.0</v>
       </c>
       <c r="H181">
         <v>166.0</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>382</v>
       </c>
       <c r="D182">
         <v>1988</v>
       </c>
       <c r="E182" t="s">
         <v>383</v>
       </c>
       <c r="F182" t="s">
         <v>12</v>
       </c>
       <c r="G182">
         <v>142.0</v>
       </c>
       <c r="H182">
         <v>142.0</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>384</v>
       </c>
       <c r="D183">
         <v>2004</v>
       </c>
       <c r="E183" t="s">
         <v>385</v>
       </c>
       <c r="F183" t="s">
         <v>12</v>
       </c>
       <c r="G183">
         <v>166.0</v>
       </c>
       <c r="H183">
         <v>166.0</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>386</v>
       </c>
       <c r="D184">
         <v>2001</v>
       </c>
       <c r="E184" t="s">
         <v>387</v>
       </c>
       <c r="F184" t="s">
         <v>12</v>
       </c>
       <c r="G184">
         <v>166.0</v>
       </c>
       <c r="H184">
         <v>166.0</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
@@ -6397,233 +6394,233 @@
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>388</v>
       </c>
       <c r="D185">
         <v>2000</v>
       </c>
       <c r="E185" t="s">
         <v>389</v>
       </c>
       <c r="F185" t="s">
         <v>12</v>
       </c>
       <c r="G185">
         <v>166.0</v>
       </c>
       <c r="H185">
         <v>166.0</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>390</v>
       </c>
       <c r="D186">
         <v>2014</v>
       </c>
       <c r="E186" t="s">
         <v>391</v>
       </c>
       <c r="F186" t="s">
         <v>12</v>
       </c>
       <c r="G186">
         <v>166.0</v>
       </c>
       <c r="H186">
         <v>166.0</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>392</v>
       </c>
       <c r="D187">
         <v>2000</v>
       </c>
       <c r="E187" t="s">
         <v>393</v>
       </c>
       <c r="F187" t="s">
         <v>12</v>
       </c>
       <c r="G187">
         <v>142.0</v>
       </c>
       <c r="H187">
         <v>142.0</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>394</v>
       </c>
       <c r="D188">
         <v>1997</v>
       </c>
       <c r="E188" t="s">
         <v>395</v>
       </c>
       <c r="F188" t="s">
         <v>12</v>
       </c>
       <c r="G188">
         <v>166.0</v>
       </c>
       <c r="H188">
         <v>166.0</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>396</v>
       </c>
       <c r="D189">
         <v>1974</v>
       </c>
       <c r="E189" t="s">
         <v>397</v>
       </c>
       <c r="F189" t="s">
         <v>12</v>
       </c>
       <c r="G189">
         <v>166.0</v>
       </c>
       <c r="H189">
         <v>166.0</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>398</v>
       </c>
       <c r="D190">
         <v>1994</v>
       </c>
       <c r="E190" t="s">
         <v>399</v>
       </c>
       <c r="F190" t="s">
         <v>12</v>
       </c>
       <c r="G190">
         <v>142.0</v>
       </c>
       <c r="H190">
         <v>142.0</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>400</v>
       </c>
       <c r="D191">
         <v>2004</v>
       </c>
       <c r="E191" t="s">
         <v>401</v>
       </c>
       <c r="F191" t="s">
         <v>12</v>
       </c>
       <c r="G191">
         <v>166.0</v>
       </c>
       <c r="H191">
         <v>166.0</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>402</v>
       </c>
       <c r="D192">
         <v>2018</v>
       </c>
       <c r="E192" t="s">
         <v>403</v>
       </c>
       <c r="F192" t="s">
         <v>12</v>
       </c>
       <c r="G192">
         <v>142.0</v>
       </c>
       <c r="H192">
         <v>142.0</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>404</v>
       </c>
       <c r="D193">
         <v>1981</v>
       </c>
       <c r="E193" t="s">
         <v>405</v>
       </c>
       <c r="F193" t="s">
         <v>12</v>
       </c>
       <c r="G193">
         <v>142.0</v>
       </c>
       <c r="H193">
         <v>142.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>