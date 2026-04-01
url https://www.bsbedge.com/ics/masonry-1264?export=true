--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -116,50 +116,53 @@
   <si>
     <t>ASTM E2260 : 24a</t>
   </si>
   <si>
     <t>Standard Guide for Repointing (Tuckpointing) Historic Masonry</t>
   </si>
   <si>
     <t>NA to BS EN 1996-1-1:2022</t>
   </si>
   <si>
     <t>UK National Annex to Eurocode 6. Design of masonry structures - General rules for reinforced and unreinforced masonry structures</t>
   </si>
   <si>
     <t>BS EN 1996-2:2024 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Eurocode 6. Design of masonry structures - Design considerations, selection of materials and execution</t>
   </si>
   <si>
     <t>BS EN 1996-1-2:2024 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Eurocode 6. Design of masonry structures - Structural fire design</t>
   </si>
   <si>
+    <t>Under Review</t>
+  </si>
+  <si>
     <t>BS EN 1996-1-2:2024</t>
   </si>
   <si>
     <t>Eurocode 6. Design of masonry structures - Structural fire design</t>
   </si>
   <si>
     <t>BS EN 1996-2:2024</t>
   </si>
   <si>
     <t>Eurocode 6. Design of masonry structures - Design considerations, selection of materials and execution</t>
   </si>
   <si>
     <t>24/30495268 DC</t>
   </si>
   <si>
     <t>NA to BS EN 1996-2. UK National Annex to Eurocode 6</t>
   </si>
   <si>
     <t>24/30495271 DC</t>
   </si>
   <si>
     <t>NA TO BS EN 1996-3. UK National Annex to Eurocode 6. Design of masonry structures - Simplified calculation methods for unreinforced masonry structures</t>
   </si>
   <si>
     <t>24/30495273 DC</t>
@@ -414,53 +417,50 @@
     <t>Methods of test for ancillary components for masonry - Part 2: Determination of bond strength of prefabricated bed joint reinforcement in mortar joints; English version of DIN EN 846-2</t>
   </si>
   <si>
     <t>DIN EN 845-3 : 2016</t>
   </si>
   <si>
     <t>Specification for ancillary components for masonry - Part 3: Bed joint reinforcement of steel meshwork (includes Amendment A1:2016)</t>
   </si>
   <si>
     <t>DIN EN 845-2 : 2016</t>
   </si>
   <si>
     <t>Specification for ancillary components for masonry - Part 2: Lintels (includes Amendment A1:2016)</t>
   </si>
   <si>
     <t>DIN EN 845-1 : 2016</t>
   </si>
   <si>
     <t>Specification for ancillary components for masonry - Part 1: Wall ties, tension straps, hangers and brackets (includes Amendment A1:2016)</t>
   </si>
   <si>
     <t>DIN 18330 : 2019</t>
   </si>
   <si>
     <t>German construction contract procedures (VOB) - Part C: General technical specifications in construction contracts (ATV) - Masonry work</t>
-  </si>
-[...1 lines deleted...]
-    <t>Under Review</t>
   </si>
   <si>
     <t>BS EN 1745:2020</t>
   </si>
   <si>
     <t>Masonry and masonry products. Methods for determining thermal properties</t>
   </si>
   <si>
     <t>Confirmed</t>
   </si>
   <si>
     <t>PD 6697:2019</t>
   </si>
   <si>
     <t>Recommendations for the design of masonry structures to BS EN 1996-1-1 and BS EN 1996-2</t>
   </si>
   <si>
     <t>22/30392664 DC</t>
   </si>
   <si>
     <t>BS EN 1996-2. Eurocode 6. Design of masonry structures. - Part 2. Design considerations, selection of materials and execution of masonry</t>
   </si>
   <si>
     <t>PD 6697:2019 - TC</t>
   </si>
@@ -1367,1351 +1367,1351 @@
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10">
         <v>2024</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
       <c r="G10">
         <v>488.0</v>
       </c>
       <c r="H10">
         <v>488.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11">
         <v>2024</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
       <c r="G11">
         <v>348.0</v>
       </c>
       <c r="H11">
         <v>348.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>2024</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
       <c r="G12">
         <v>272.0</v>
       </c>
       <c r="H12">
         <v>272.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
       <c r="G13">
         <v>20.0</v>
       </c>
       <c r="H13">
         <v>20.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
       <c r="G14">
         <v>20.0</v>
       </c>
       <c r="H14">
         <v>20.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" t="s">
         <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
       <c r="G15">
         <v>20.0</v>
       </c>
       <c r="H15">
         <v>20.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16">
         <v>2024</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
         <v>12</v>
       </c>
       <c r="G16">
         <v>43.08</v>
       </c>
       <c r="H16">
         <v>43.08</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17">
         <v>2023</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="G17">
         <v>114.11</v>
       </c>
       <c r="H17">
         <v>114.11</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D18">
         <v>2023</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18">
         <v>72.0</v>
       </c>
       <c r="H18">
         <v>72.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D19">
         <v>2023</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19">
         <v>64.0</v>
       </c>
       <c r="H19">
         <v>64.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" t="s">
         <v>14</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D20">
         <v>2023</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
       <c r="G20">
         <v>488.0</v>
       </c>
       <c r="H20">
         <v>488.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="B21" t="s">
         <v>14</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D21">
         <v>2023</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F21" t="s">
         <v>17</v>
       </c>
       <c r="G21">
         <v>272.0</v>
       </c>
       <c r="H21">
         <v>272.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>13</v>
       </c>
       <c r="B22" t="s">
         <v>14</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D22">
         <v>2022</v>
       </c>
       <c r="E22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F22" t="s">
         <v>17</v>
       </c>
       <c r="G22">
         <v>488.0</v>
       </c>
       <c r="H22">
         <v>488.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>13</v>
       </c>
       <c r="B23" t="s">
         <v>14</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D23">
         <v>2022</v>
       </c>
       <c r="E23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F23" t="s">
         <v>17</v>
       </c>
       <c r="G23">
         <v>348.0</v>
       </c>
       <c r="H23">
         <v>348.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>13</v>
       </c>
       <c r="B24" t="s">
         <v>14</v>
       </c>
       <c r="C24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D24">
         <v>2023</v>
       </c>
       <c r="E24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F24" t="s">
         <v>17</v>
       </c>
       <c r="G24">
         <v>348.0</v>
       </c>
       <c r="H24">
         <v>348.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D25">
         <v>2019</v>
       </c>
       <c r="E25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
       <c r="G25">
         <v>105.51</v>
       </c>
       <c r="H25">
         <v>105.51</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D26">
         <v>2021</v>
       </c>
       <c r="E26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26">
         <v>122.34</v>
       </c>
       <c r="H26">
         <v>122.34</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D27">
         <v>2010</v>
       </c>
       <c r="E27" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27">
         <v>146.26</v>
       </c>
       <c r="H27">
         <v>146.26</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D28">
         <v>2021</v>
       </c>
       <c r="E28" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="G28">
         <v>43.08</v>
       </c>
       <c r="H28">
         <v>43.08</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D29">
         <v>2012</v>
       </c>
       <c r="E29" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
       <c r="G29">
         <v>70.09</v>
       </c>
       <c r="H29">
         <v>70.09</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D30">
         <v>2022</v>
       </c>
       <c r="E30" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
       <c r="G30">
         <v>111.4</v>
       </c>
       <c r="H30">
         <v>111.4</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D31">
         <v>2010</v>
       </c>
       <c r="E31" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F31" t="s">
         <v>12</v>
       </c>
       <c r="G31">
         <v>131.78</v>
       </c>
       <c r="H31">
         <v>131.78</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D32">
         <v>2022</v>
       </c>
       <c r="E32" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="G32">
         <v>139.44</v>
       </c>
       <c r="H32">
         <v>139.44</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D33">
         <v>2022</v>
       </c>
       <c r="E33" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
       <c r="G33">
         <v>179.53</v>
       </c>
       <c r="H33">
         <v>179.53</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D34">
         <v>2011</v>
       </c>
       <c r="E34" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
       <c r="G34">
         <v>224.39</v>
       </c>
       <c r="H34">
         <v>224.39</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D35">
         <v>2019</v>
       </c>
       <c r="E35" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
       <c r="G35">
         <v>188.22</v>
       </c>
       <c r="H35">
         <v>188.22</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D36">
         <v>2019</v>
       </c>
       <c r="E36" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F36" t="s">
         <v>12</v>
       </c>
       <c r="G36">
         <v>248.22</v>
       </c>
       <c r="H36">
         <v>248.22</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D37">
         <v>2013</v>
       </c>
       <c r="E37" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
       <c r="G37">
         <v>268.13</v>
       </c>
       <c r="H37">
         <v>268.13</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D38">
         <v>2020</v>
       </c>
       <c r="E38" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
       <c r="G38">
         <v>238.32</v>
       </c>
       <c r="H38">
         <v>238.32</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>8</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D39">
         <v>2003</v>
       </c>
       <c r="E39" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
       </c>
       <c r="G39">
         <v>87.57</v>
       </c>
       <c r="H39">
         <v>87.57</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>8</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D40">
         <v>2005</v>
       </c>
       <c r="E40" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F40" t="s">
         <v>12</v>
       </c>
       <c r="G40">
         <v>79.16</v>
       </c>
       <c r="H40">
         <v>79.16</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>8</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D41">
         <v>2000</v>
       </c>
       <c r="E41" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F41" t="s">
         <v>12</v>
       </c>
       <c r="G41">
         <v>61.12</v>
       </c>
       <c r="H41">
         <v>61.12</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>8</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D42">
         <v>2007</v>
       </c>
       <c r="E42" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
       <c r="G42">
         <v>87.57</v>
       </c>
       <c r="H42">
         <v>87.57</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>8</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D43">
         <v>2018</v>
       </c>
       <c r="E43" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F43" t="s">
         <v>12</v>
       </c>
       <c r="G43">
         <v>79.16</v>
       </c>
       <c r="H43">
         <v>79.16</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>8</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D44">
         <v>1998</v>
       </c>
       <c r="E44" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F44" t="s">
         <v>12</v>
       </c>
       <c r="G44">
         <v>52.15</v>
       </c>
       <c r="H44">
         <v>52.15</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>8</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D45">
         <v>2012</v>
       </c>
       <c r="E45" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
       <c r="G45">
         <v>96.64</v>
       </c>
       <c r="H45">
         <v>96.64</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D46">
         <v>2001</v>
       </c>
       <c r="E46" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F46" t="s">
         <v>12</v>
       </c>
       <c r="G46">
         <v>61.12</v>
       </c>
       <c r="H46">
         <v>61.12</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>8</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D47">
         <v>2000</v>
       </c>
       <c r="E47" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
       <c r="G47">
         <v>43.08</v>
       </c>
       <c r="H47">
         <v>43.08</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>8</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D48">
         <v>2000</v>
       </c>
       <c r="E48" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48">
         <v>43.08</v>
       </c>
       <c r="H48">
         <v>43.08</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D49">
         <v>2016</v>
       </c>
       <c r="E49" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="G49">
         <v>79.16</v>
       </c>
       <c r="H49">
         <v>79.16</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>8</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D50">
         <v>2006</v>
       </c>
       <c r="E50" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50">
         <v>61.12</v>
       </c>
       <c r="H50">
         <v>61.12</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>8</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D51">
         <v>2012</v>
       </c>
       <c r="E51" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F51" t="s">
         <v>12</v>
       </c>
       <c r="G51">
         <v>70.09</v>
       </c>
       <c r="H51">
         <v>70.09</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>8</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D52">
         <v>2012</v>
       </c>
       <c r="E52" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52">
         <v>79.16</v>
       </c>
       <c r="H52">
         <v>79.16</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>8</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D53">
         <v>2012</v>
       </c>
       <c r="E53" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53">
         <v>79.16</v>
       </c>
       <c r="H53">
         <v>79.16</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>8</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D54">
         <v>2005</v>
       </c>
       <c r="E54" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F54" t="s">
         <v>12</v>
       </c>
       <c r="G54">
         <v>79.16</v>
       </c>
       <c r="H54">
         <v>79.16</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>8</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D55">
         <v>2000</v>
       </c>
       <c r="E55" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
       <c r="G55">
         <v>43.08</v>
       </c>
       <c r="H55">
         <v>43.08</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>8</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D56">
         <v>2000</v>
       </c>
       <c r="E56" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F56" t="s">
         <v>12</v>
       </c>
       <c r="G56">
         <v>52.15</v>
       </c>
       <c r="H56">
         <v>52.15</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>8</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D57">
         <v>2016</v>
       </c>
       <c r="E57" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F57" t="s">
         <v>12</v>
       </c>
       <c r="G57">
         <v>122.99</v>
       </c>
       <c r="H57">
         <v>122.99</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>8</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D58">
         <v>2016</v>
       </c>
       <c r="E58" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F58" t="s">
         <v>12</v>
       </c>
       <c r="G58">
         <v>152.8</v>
       </c>
       <c r="H58">
         <v>152.8</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>8</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D59">
         <v>2016</v>
       </c>
       <c r="E59" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
       <c r="G59">
         <v>181.4</v>
       </c>
       <c r="H59">
         <v>181.4</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>8</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D60">
         <v>2019</v>
       </c>
       <c r="E60" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
       <c r="G60">
         <v>61.12</v>
       </c>
       <c r="H60">
         <v>61.12</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="B61" t="s">
         <v>14</v>
       </c>
       <c r="C61" t="s">
         <v>135</v>
       </c>
       <c r="D61">
         <v>2020</v>
       </c>
       <c r="E61" t="s">
         <v>136</v>
       </c>
       <c r="F61" t="s">
         <v>17</v>
       </c>
       <c r="G61">
         <v>348.0</v>
       </c>
       <c r="H61">
         <v>348.0</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
@@ -3239,51 +3239,51 @@
       </c>
       <c r="B82" t="s">
         <v>14</v>
       </c>
       <c r="C82" t="s">
         <v>179</v>
       </c>
       <c r="D82">
         <v>2014</v>
       </c>
       <c r="E82" t="s">
         <v>180</v>
       </c>
       <c r="F82" t="s">
         <v>17</v>
       </c>
       <c r="G82">
         <v>142.0</v>
       </c>
       <c r="H82">
         <v>142.0</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="B83" t="s">
         <v>14</v>
       </c>
       <c r="C83" t="s">
         <v>181</v>
       </c>
       <c r="D83">
         <v>2000</v>
       </c>
       <c r="E83" t="s">
         <v>182</v>
       </c>
       <c r="F83" t="s">
         <v>17</v>
       </c>
       <c r="G83">
         <v>142.0</v>
       </c>
       <c r="H83">
         <v>142.0</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
@@ -3291,51 +3291,51 @@
       </c>
       <c r="B84" t="s">
         <v>14</v>
       </c>
       <c r="C84" t="s">
         <v>183</v>
       </c>
       <c r="D84">
         <v>2005</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
       <c r="F84" t="s">
         <v>17</v>
       </c>
       <c r="G84">
         <v>166.0</v>
       </c>
       <c r="H84">
         <v>166.0</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="B85" t="s">
         <v>14</v>
       </c>
       <c r="C85" t="s">
         <v>184</v>
       </c>
       <c r="D85">
         <v>2006</v>
       </c>
       <c r="E85" t="s">
         <v>185</v>
       </c>
       <c r="F85" t="s">
         <v>17</v>
       </c>
       <c r="G85">
         <v>272.0</v>
       </c>
       <c r="H85">
         <v>272.0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
@@ -3343,51 +3343,51 @@
       </c>
       <c r="B86" t="s">
         <v>14</v>
       </c>
       <c r="C86" t="s">
         <v>186</v>
       </c>
       <c r="D86">
         <v>2013</v>
       </c>
       <c r="E86" t="s">
         <v>187</v>
       </c>
       <c r="F86" t="s">
         <v>17</v>
       </c>
       <c r="G86">
         <v>272.0</v>
       </c>
       <c r="H86">
         <v>272.0</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="B87" t="s">
         <v>14</v>
       </c>
       <c r="C87" t="s">
         <v>188</v>
       </c>
       <c r="D87">
         <v>2011</v>
       </c>
       <c r="E87" t="s">
         <v>189</v>
       </c>
       <c r="F87" t="s">
         <v>17</v>
       </c>
       <c r="G87">
         <v>142.0</v>
       </c>
       <c r="H87">
         <v>142.0</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
@@ -3551,51 +3551,51 @@
       </c>
       <c r="B94" t="s">
         <v>14</v>
       </c>
       <c r="C94" t="s">
         <v>202</v>
       </c>
       <c r="D94">
         <v>2013</v>
       </c>
       <c r="E94" t="s">
         <v>203</v>
       </c>
       <c r="F94" t="s">
         <v>17</v>
       </c>
       <c r="G94">
         <v>306.0</v>
       </c>
       <c r="H94">
         <v>306.0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="B95" t="s">
         <v>14</v>
       </c>
       <c r="C95" t="s">
         <v>204</v>
       </c>
       <c r="D95">
         <v>2016</v>
       </c>
       <c r="E95" t="s">
         <v>205</v>
       </c>
       <c r="F95" t="s">
         <v>17</v>
       </c>
       <c r="G95">
         <v>166.0</v>
       </c>
       <c r="H95">
         <v>166.0</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
@@ -3629,51 +3629,51 @@
       </c>
       <c r="B97" t="s">
         <v>14</v>
       </c>
       <c r="C97" t="s">
         <v>208</v>
       </c>
       <c r="D97">
         <v>2002</v>
       </c>
       <c r="E97" t="s">
         <v>209</v>
       </c>
       <c r="F97" t="s">
         <v>17</v>
       </c>
       <c r="G97">
         <v>166.0</v>
       </c>
       <c r="H97">
         <v>166.0</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="B98" t="s">
         <v>14</v>
       </c>
       <c r="C98" t="s">
         <v>210</v>
       </c>
       <c r="D98">
         <v>2000</v>
       </c>
       <c r="E98" t="s">
         <v>211</v>
       </c>
       <c r="F98" t="s">
         <v>17</v>
       </c>
       <c r="G98">
         <v>142.0</v>
       </c>
       <c r="H98">
         <v>142.0</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
@@ -3733,51 +3733,51 @@
       </c>
       <c r="B101" t="s">
         <v>14</v>
       </c>
       <c r="C101" t="s">
         <v>216</v>
       </c>
       <c r="D101">
         <v>2002</v>
       </c>
       <c r="E101" t="s">
         <v>217</v>
       </c>
       <c r="F101" t="s">
         <v>17</v>
       </c>
       <c r="G101">
         <v>142.0</v>
       </c>
       <c r="H101">
         <v>142.0</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="B102" t="s">
         <v>14</v>
       </c>
       <c r="C102" t="s">
         <v>218</v>
       </c>
       <c r="D102">
         <v>2002</v>
       </c>
       <c r="E102" t="s">
         <v>219</v>
       </c>
       <c r="F102" t="s">
         <v>17</v>
       </c>
       <c r="G102">
         <v>166.0</v>
       </c>
       <c r="H102">
         <v>166.0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
@@ -3797,129 +3797,129 @@
       </c>
       <c r="F103" t="s">
         <v>17</v>
       </c>
       <c r="G103">
         <v>166.0</v>
       </c>
       <c r="H103">
         <v>166.0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>166</v>
       </c>
       <c r="B104" t="s">
         <v>14</v>
       </c>
       <c r="C104" t="s">
         <v>222</v>
       </c>
       <c r="D104">
         <v>2005</v>
       </c>
       <c r="E104" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F104" t="s">
         <v>17</v>
       </c>
       <c r="G104">
         <v>348.0</v>
       </c>
       <c r="H104">
         <v>348.0</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>137</v>
       </c>
       <c r="B105" t="s">
         <v>14</v>
       </c>
       <c r="C105" t="s">
         <v>223</v>
       </c>
       <c r="D105">
         <v>2000</v>
       </c>
       <c r="E105" t="s">
         <v>224</v>
       </c>
       <c r="F105" t="s">
         <v>17</v>
       </c>
       <c r="G105">
         <v>142.0</v>
       </c>
       <c r="H105">
         <v>142.0</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="B106" t="s">
         <v>14</v>
       </c>
       <c r="C106" t="s">
         <v>225</v>
       </c>
       <c r="D106">
         <v>2005</v>
       </c>
       <c r="E106" t="s">
         <v>226</v>
       </c>
       <c r="F106" t="s">
         <v>17</v>
       </c>
       <c r="G106">
         <v>166.0</v>
       </c>
       <c r="H106">
         <v>166.0</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="B107" t="s">
         <v>14</v>
       </c>
       <c r="C107" t="s">
         <v>227</v>
       </c>
       <c r="D107">
         <v>2006</v>
       </c>
       <c r="E107" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F107" t="s">
         <v>17</v>
       </c>
       <c r="G107">
         <v>306.0</v>
       </c>
       <c r="H107">
         <v>306.0</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>8</v>
       </c>
       <c r="B108" t="s">
         <v>18</v>
       </c>
       <c r="C108" t="s">
         <v>228</v>
       </c>
       <c r="D108">
         <v>2022</v>
       </c>
       <c r="E108" t="s">