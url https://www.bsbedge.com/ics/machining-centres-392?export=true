--- v3 (2026-02-22)
+++ v4 (2026-04-08)
@@ -1392,51 +1392,51 @@
       </c>
       <c r="B30" t="s">
         <v>48</v>
       </c>
       <c r="C30" t="s">
         <v>76</v>
       </c>
       <c r="D30">
         <v>2001</v>
       </c>
       <c r="E30" t="s">
         <v>77</v>
       </c>
       <c r="F30" t="s">
         <v>51</v>
       </c>
       <c r="G30">
         <v>142.0</v>
       </c>
       <c r="H30">
         <v>142.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="B31" t="s">
         <v>48</v>
       </c>
       <c r="C31" t="s">
         <v>78</v>
       </c>
       <c r="D31">
         <v>2014</v>
       </c>
       <c r="E31" t="s">
         <v>79</v>
       </c>
       <c r="F31" t="s">
         <v>51</v>
       </c>
       <c r="G31">
         <v>322.0</v>
       </c>
       <c r="H31">
         <v>322.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">