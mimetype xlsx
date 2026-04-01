--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -1233,51 +1233,51 @@
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>64</v>
       </c>
       <c r="D24">
         <v>2000</v>
       </c>
       <c r="E24" t="s">
         <v>65</v>
       </c>
       <c r="F24" t="s">
         <v>27</v>
       </c>
       <c r="G24">
         <v>272.0</v>
       </c>
       <c r="H24">
         <v>272.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>66</v>
       </c>
       <c r="D25">
         <v>1979</v>
       </c>
       <c r="E25" t="s">
         <v>67</v>
       </c>
       <c r="F25" t="s">
         <v>27</v>
       </c>
       <c r="G25">
         <v>142.0</v>
       </c>
       <c r="H25">
         <v>142.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">