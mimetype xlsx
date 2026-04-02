--- v1 (2026-02-16)
+++ v2 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -449,56 +449,50 @@
   <si>
     <t>DIN EN 14672 : 2005</t>
   </si>
   <si>
     <t>Characterization of sludges - Determination of total phosphorus</t>
   </si>
   <si>
     <t>DIN EN 14671 : 2006</t>
   </si>
   <si>
     <t>Characterization of sludges - Pre-treatment for the determination of extractable ammonia using 2 mol/l potassium chloride</t>
   </si>
   <si>
     <t>DIN EN 13346 : 2001</t>
   </si>
   <si>
     <t>Characterization of sludges - Determination of trace elements and phosphorus - Aqua regia extraction methods; English version of DIN EN 13346</t>
   </si>
   <si>
     <t>DIN EN 13342 : 2001</t>
   </si>
   <si>
     <t>Characterization of sludges - Determination of Kjeldahl nitrogen; English version of DIN EN 13342</t>
   </si>
   <si>
-    <t>DIN EN 12880 : 2001</t>
-[...4 lines deleted...]
-  <si>
     <t>DIN EN 12457-4 : 2003</t>
   </si>
   <si>
     <t>Characterization of waste - Leaching; Compliance test for leaching of granular waste materials and sludges - Part 4: One-stage batch test at a liquid to solids ratio of 10 l/kg for materials with particle size below 10 mm (with or without size reduction)</t>
   </si>
   <si>
     <t>DIN EN 12457-3 : 2021</t>
   </si>
   <si>
     <t>Characterization of waste - Leaching - Compliance test for leaching of granular waste materials and sludges - Part 3: Two stage batch test at a liquid to solid ratio of 2 l/kg and 8 l/kg for materials with high solid content with particle size below 4 mm (without or with size reduction)</t>
   </si>
   <si>
     <t>DIN EN 12457-2 : 2003</t>
   </si>
   <si>
     <t>Characterization of waste - Leaching; Compliance test for leaching of granular waste materials and sludges - Part 2: One-stage batch test at a liquid to solids ratio of 10 l/kg for materials with a particle size below 4 mm (with or without size reduction)</t>
   </si>
   <si>
     <t>DIN EN 12457-1 : 2003</t>
   </si>
   <si>
     <t>Characterization of waste - Leaching; Compliance test for leaching of granular waste materials and sludges - Part 1: One stage batch test at a liquid to solids ratio of 2 l/kg for materials with high solids content and with particle size below 4 mm (with or without size reduction)</t>
   </si>
   <si>
     <t>Under Review</t>
@@ -564,50 +558,53 @@
     <t>BS ISO 19698:2020</t>
   </si>
   <si>
     <t>Sludge recovery, recycling, treatment and disposal. Beneficial use of biosolids. Land application</t>
   </si>
   <si>
     <t>BS EN 17322:2020</t>
   </si>
   <si>
     <t>Environmental Solid Matrices. Determination of polychlorinated biphenyls (PCB) by gas chromatography. mass selective detection (GC-MS) or electron-capture detection (GC-ECD)</t>
   </si>
   <si>
     <t>BS ISO 22447:2019</t>
   </si>
   <si>
     <t>19/30386821 DC</t>
   </si>
   <si>
     <t>BS ISO 31800. Faecal sludge treatment units. Energy independent,prefabricated, community-scale, resource recovery units. Safety and performance requirements</t>
   </si>
   <si>
     <t>BS EN 14701-1:2006</t>
   </si>
   <si>
     <t>Characterization of sludges. Filtration properties - Capillary suction time (CST)</t>
+  </si>
+  <si>
+    <t>Revision Underway</t>
   </si>
   <si>
     <t>BS EN 12457-2:2002</t>
   </si>
   <si>
     <t>Characterisation of waste. Leaching. Compliance test for leaching of granular waste materials and sludges - One stage batch test at a liquid to solid ratio of 10 l/kg for materials with particle size below 4 mm (without or with size reduction)</t>
   </si>
   <si>
     <t>BS EN 13342:2000</t>
   </si>
   <si>
     <t>Characterization of sludges. Determination of Kjeldahl nitrogen</t>
   </si>
   <si>
     <t>PD CEN/TR 15809:2008</t>
   </si>
   <si>
     <t>Characterization of sludges. Hygienic aspects. Treatments</t>
   </si>
   <si>
     <t>PD CEN/TR 15310-4:2006</t>
   </si>
   <si>
     <t>Characterization of waste. Sampling of waste materials - Guidance on procedures for sample packaging, storage, preservation, transport and delivery</t>
   </si>
@@ -1169,51 +1166,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H127"/>
+  <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2852,1665 +2849,1639 @@
       </c>
       <c r="E64" t="s">
         <v>144</v>
       </c>
       <c r="F64" t="s">
         <v>40</v>
       </c>
       <c r="G64">
         <v>61.12</v>
       </c>
       <c r="H64">
         <v>61.12</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>36</v>
       </c>
       <c r="B65" t="s">
         <v>37</v>
       </c>
       <c r="C65" t="s">
         <v>145</v>
       </c>
       <c r="D65">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="E65" t="s">
         <v>146</v>
       </c>
       <c r="F65" t="s">
         <v>40</v>
       </c>
       <c r="G65">
-        <v>52.15</v>
+        <v>122.99</v>
       </c>
       <c r="H65">
-        <v>52.15</v>
+        <v>122.99</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>36</v>
       </c>
       <c r="B66" t="s">
         <v>37</v>
       </c>
       <c r="C66" t="s">
         <v>147</v>
       </c>
       <c r="D66">
-        <v>2003</v>
+        <v>2021</v>
       </c>
       <c r="E66" t="s">
         <v>148</v>
       </c>
       <c r="F66" t="s">
         <v>40</v>
       </c>
       <c r="G66">
-        <v>122.99</v>
+        <v>139.44</v>
       </c>
       <c r="H66">
-        <v>122.99</v>
+        <v>139.44</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>36</v>
       </c>
       <c r="B67" t="s">
         <v>37</v>
       </c>
       <c r="C67" t="s">
         <v>149</v>
       </c>
       <c r="D67">
-        <v>2021</v>
+        <v>2003</v>
       </c>
       <c r="E67" t="s">
         <v>150</v>
       </c>
       <c r="F67" t="s">
         <v>40</v>
       </c>
       <c r="G67">
-        <v>139.44</v>
+        <v>122.99</v>
       </c>
       <c r="H67">
-        <v>139.44</v>
+        <v>122.99</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>36</v>
       </c>
       <c r="B68" t="s">
         <v>37</v>
       </c>
       <c r="C68" t="s">
         <v>151</v>
       </c>
       <c r="D68">
         <v>2003</v>
       </c>
       <c r="E68" t="s">
         <v>152</v>
       </c>
       <c r="F68" t="s">
         <v>40</v>
       </c>
       <c r="G68">
-        <v>122.99</v>
+        <v>114.11</v>
       </c>
       <c r="H68">
-        <v>122.99</v>
+        <v>114.11</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>36</v>
+        <v>153</v>
       </c>
       <c r="B69" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D69">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="E69" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F69" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="G69">
-        <v>114.11</v>
+        <v>166.0</v>
       </c>
       <c r="H69">
-        <v>114.11</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>155</v>
+        <v>8</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>156</v>
       </c>
       <c r="D70">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="E70" t="s">
         <v>157</v>
       </c>
       <c r="F70" t="s">
         <v>12</v>
       </c>
       <c r="G70">
-        <v>166.0</v>
+        <v>232.0</v>
       </c>
       <c r="H70">
-        <v>166.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>8</v>
+        <v>153</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>158</v>
       </c>
       <c r="D71">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="E71" t="s">
         <v>159</v>
       </c>
       <c r="F71" t="s">
         <v>12</v>
       </c>
       <c r="G71">
-        <v>232.0</v>
+        <v>290.0</v>
       </c>
       <c r="H71">
-        <v>232.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>155</v>
+        <v>8</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>160</v>
       </c>
       <c r="D72">
         <v>2021</v>
       </c>
       <c r="E72" t="s">
         <v>161</v>
       </c>
       <c r="F72" t="s">
         <v>12</v>
       </c>
       <c r="G72">
-        <v>290.0</v>
+        <v>200.0</v>
       </c>
       <c r="H72">
-        <v>290.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>8</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>162</v>
       </c>
-      <c r="D73">
-[...1 lines deleted...]
-      </c>
       <c r="E73" t="s">
         <v>163</v>
       </c>
       <c r="F73" t="s">
         <v>12</v>
       </c>
       <c r="G73">
-        <v>200.0</v>
+        <v>20.0</v>
       </c>
       <c r="H73">
-        <v>200.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>8</v>
+        <v>164</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>164</v>
+        <v>165</v>
+      </c>
+      <c r="D74">
+        <v>2018</v>
       </c>
       <c r="E74" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
       <c r="G74">
-        <v>20.0</v>
+        <v>234.0</v>
       </c>
       <c r="H74">
-        <v>20.0</v>
+        <v>234.0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>166</v>
+        <v>8</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>167</v>
       </c>
       <c r="D75">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E75" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
       <c r="F75" t="s">
         <v>12</v>
       </c>
       <c r="G75">
-        <v>234.0</v>
+        <v>306.0</v>
       </c>
       <c r="H75">
-        <v>234.0</v>
+        <v>306.0</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>8</v>
+        <v>153</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D76">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E76" t="s">
-        <v>25</v>
+        <v>94</v>
       </c>
       <c r="F76" t="s">
         <v>12</v>
       </c>
       <c r="G76">
-        <v>306.0</v>
+        <v>232.0</v>
       </c>
       <c r="H76">
-        <v>306.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
+        <v>169</v>
+      </c>
+      <c r="D77">
+        <v>2018</v>
+      </c>
+      <c r="E77" t="s">
         <v>170</v>
       </c>
-      <c r="D77">
-[...4 lines deleted...]
-      </c>
       <c r="F77" t="s">
         <v>12</v>
       </c>
       <c r="G77">
-        <v>232.0</v>
+        <v>166.0</v>
       </c>
       <c r="H77">
-        <v>232.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>166</v>
+        <v>8</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>171</v>
       </c>
       <c r="D78">
-        <v>2018</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>172</v>
       </c>
       <c r="F78" t="s">
         <v>12</v>
       </c>
       <c r="G78">
-        <v>166.0</v>
+        <v>20.0</v>
       </c>
       <c r="H78">
-        <v>166.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>8</v>
+        <v>153</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>173</v>
       </c>
       <c r="D79">
-        <v>17</v>
+        <v>2020</v>
       </c>
       <c r="E79" t="s">
         <v>174</v>
       </c>
       <c r="F79" t="s">
         <v>12</v>
       </c>
       <c r="G79">
-        <v>20.0</v>
+        <v>348.0</v>
       </c>
       <c r="H79">
-        <v>20.0</v>
+        <v>348.0</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>175</v>
       </c>
       <c r="D80">
         <v>2020</v>
       </c>
       <c r="E80" t="s">
         <v>176</v>
       </c>
       <c r="F80" t="s">
         <v>12</v>
       </c>
       <c r="G80">
-        <v>348.0</v>
+        <v>306.0</v>
       </c>
       <c r="H80">
-        <v>348.0</v>
+        <v>306.0</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>177</v>
       </c>
       <c r="D81">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="E81" t="s">
-        <v>178</v>
+        <v>90</v>
       </c>
       <c r="F81" t="s">
         <v>12</v>
       </c>
       <c r="G81">
-        <v>306.0</v>
+        <v>232.0</v>
       </c>
       <c r="H81">
-        <v>306.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>166</v>
+        <v>8</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
+        <v>178</v>
+      </c>
+      <c r="E82" t="s">
         <v>179</v>
       </c>
-      <c r="D82">
-[...4 lines deleted...]
-      </c>
       <c r="F82" t="s">
         <v>12</v>
       </c>
       <c r="G82">
-        <v>232.0</v>
+        <v>20.0</v>
       </c>
       <c r="H82">
-        <v>232.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>8</v>
+        <v>164</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>180</v>
       </c>
+      <c r="D83">
+        <v>2006</v>
+      </c>
       <c r="E83" t="s">
         <v>181</v>
       </c>
       <c r="F83" t="s">
         <v>12</v>
       </c>
       <c r="G83">
-        <v>20.0</v>
+        <v>166.0</v>
       </c>
       <c r="H83">
-        <v>20.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D84">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="E84" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F84" t="s">
         <v>12</v>
       </c>
       <c r="G84">
-        <v>166.0</v>
+        <v>232.0</v>
       </c>
       <c r="H84">
-        <v>166.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D85">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="E85" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F85" t="s">
         <v>12</v>
       </c>
       <c r="G85">
-        <v>232.0</v>
+        <v>166.0</v>
       </c>
       <c r="H85">
-        <v>232.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>166</v>
+        <v>8</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D86">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="E86" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F86" t="s">
         <v>12</v>
       </c>
       <c r="G86">
-        <v>166.0</v>
+        <v>232.0</v>
       </c>
       <c r="H86">
-        <v>166.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>8</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D87">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="E87" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F87" t="s">
         <v>12</v>
       </c>
       <c r="G87">
         <v>232.0</v>
       </c>
       <c r="H87">
         <v>232.0</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>8</v>
+        <v>164</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D88">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="E88" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F88" t="s">
         <v>12</v>
       </c>
       <c r="G88">
-        <v>232.0</v>
+        <v>166.0</v>
       </c>
       <c r="H88">
-        <v>232.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>166</v>
+        <v>8</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D89">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="E89" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F89" t="s">
         <v>12</v>
       </c>
       <c r="G89">
-        <v>166.0</v>
+        <v>142.0</v>
       </c>
       <c r="H89">
-        <v>166.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>8</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D90">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E90" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F90" t="s">
         <v>12</v>
       </c>
       <c r="G90">
-        <v>142.0</v>
+        <v>348.0</v>
       </c>
       <c r="H90">
-        <v>142.0</v>
+        <v>348.0</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>8</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D91">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="E91" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F91" t="s">
         <v>12</v>
       </c>
       <c r="G91">
         <v>348.0</v>
       </c>
       <c r="H91">
         <v>348.0</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>8</v>
+        <v>153</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D92">
-        <v>2006</v>
+        <v>2013</v>
       </c>
       <c r="E92" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F92" t="s">
         <v>12</v>
       </c>
       <c r="G92">
-        <v>348.0</v>
+        <v>232.0</v>
       </c>
       <c r="H92">
-        <v>348.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>155</v>
+        <v>8</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D93">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="E93" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F93" t="s">
         <v>12</v>
       </c>
       <c r="G93">
         <v>232.0</v>
       </c>
       <c r="H93">
         <v>232.0</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>8</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D94">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="E94" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F94" t="s">
         <v>12</v>
       </c>
       <c r="G94">
-        <v>232.0</v>
+        <v>322.0</v>
       </c>
       <c r="H94">
-        <v>232.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>8</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D95">
         <v>2006</v>
       </c>
       <c r="E95" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F95" t="s">
         <v>12</v>
       </c>
       <c r="G95">
-        <v>322.0</v>
+        <v>142.0</v>
       </c>
       <c r="H95">
-        <v>322.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>8</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D96">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="E96" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F96" t="s">
         <v>12</v>
       </c>
       <c r="G96">
-        <v>142.0</v>
+        <v>322.0</v>
       </c>
       <c r="H96">
-        <v>142.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>8</v>
+        <v>164</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D97">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="E97" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F97" t="s">
         <v>12</v>
       </c>
       <c r="G97">
-        <v>322.0</v>
+        <v>166.0</v>
       </c>
       <c r="H97">
-        <v>322.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D98">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="E98" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F98" t="s">
         <v>12</v>
       </c>
       <c r="G98">
-        <v>166.0</v>
+        <v>232.0</v>
       </c>
       <c r="H98">
-        <v>166.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>155</v>
+        <v>8</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D99">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="E99" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F99" t="s">
         <v>12</v>
       </c>
       <c r="G99">
-        <v>232.0</v>
+        <v>348.0</v>
       </c>
       <c r="H99">
-        <v>232.0</v>
+        <v>348.0</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>8</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D100">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="E100" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F100" t="s">
         <v>12</v>
       </c>
       <c r="G100">
-        <v>348.0</v>
+        <v>272.0</v>
       </c>
       <c r="H100">
-        <v>348.0</v>
+        <v>272.0</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>8</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D101">
-        <v>2000</v>
+        <v>2014</v>
       </c>
       <c r="E101" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F101" t="s">
         <v>12</v>
       </c>
       <c r="G101">
-        <v>272.0</v>
+        <v>322.0</v>
       </c>
       <c r="H101">
-        <v>272.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>8</v>
+        <v>164</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D102">
-        <v>2014</v>
+        <v>2000</v>
       </c>
       <c r="E102" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F102" t="s">
         <v>12</v>
       </c>
       <c r="G102">
-        <v>322.0</v>
+        <v>142.0</v>
       </c>
       <c r="H102">
-        <v>322.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D103">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="E103" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F103" t="s">
         <v>12</v>
       </c>
       <c r="G103">
-        <v>142.0</v>
+        <v>232.0</v>
       </c>
       <c r="H103">
-        <v>142.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>155</v>
+        <v>182</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D104">
         <v>2002</v>
       </c>
       <c r="E104" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F104" t="s">
         <v>12</v>
       </c>
       <c r="G104">
-        <v>232.0</v>
+        <v>272.0</v>
       </c>
       <c r="H104">
-        <v>232.0</v>
+        <v>272.0</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D105">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="E105" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F105" t="s">
         <v>12</v>
       </c>
       <c r="G105">
-        <v>272.0</v>
+        <v>166.0</v>
       </c>
       <c r="H105">
-        <v>272.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>155</v>
+        <v>8</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D106">
-        <v>2001</v>
+        <v>2013</v>
       </c>
       <c r="E106" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F106" t="s">
         <v>12</v>
       </c>
       <c r="G106">
-        <v>166.0</v>
+        <v>348.0</v>
       </c>
       <c r="H106">
-        <v>166.0</v>
+        <v>348.0</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>8</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D107">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="E107" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F107" t="s">
         <v>12</v>
       </c>
       <c r="G107">
-        <v>348.0</v>
+        <v>142.0</v>
       </c>
       <c r="H107">
-        <v>348.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>8</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D108">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="E108" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F108" t="s">
         <v>12</v>
       </c>
       <c r="G108">
-        <v>142.0</v>
+        <v>232.0</v>
       </c>
       <c r="H108">
-        <v>142.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>8</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>2005</v>
+        <v>233</v>
       </c>
       <c r="E109" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F109" t="s">
         <v>12</v>
       </c>
       <c r="G109">
-        <v>232.0</v>
+        <v>20.0</v>
       </c>
       <c r="H109">
-        <v>232.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>8</v>
+        <v>153</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>234</v>
+        <v>235</v>
+      </c>
+      <c r="D110">
+        <v>1993</v>
       </c>
       <c r="E110" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F110" t="s">
         <v>12</v>
       </c>
       <c r="G110">
-        <v>20.0</v>
+        <v>232.0</v>
       </c>
       <c r="H110">
-        <v>20.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>155</v>
+        <v>8</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D111">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="E111" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F111" t="s">
         <v>12</v>
       </c>
       <c r="G111">
-        <v>232.0</v>
+        <v>142.0</v>
       </c>
       <c r="H111">
-        <v>232.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>8</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D112">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="E112" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F112" t="s">
         <v>12</v>
       </c>
       <c r="G112">
-        <v>142.0</v>
+        <v>232.0</v>
       </c>
       <c r="H112">
-        <v>142.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>8</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D113">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="E113" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F113" t="s">
         <v>12</v>
       </c>
       <c r="G113">
-        <v>232.0</v>
+        <v>166.0</v>
       </c>
       <c r="H113">
-        <v>232.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>8</v>
+        <v>164</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D114">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="E114" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F114" t="s">
         <v>12</v>
       </c>
       <c r="G114">
         <v>166.0</v>
       </c>
       <c r="H114">
         <v>166.0</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D115">
         <v>2006</v>
       </c>
       <c r="E115" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F115" t="s">
         <v>12</v>
       </c>
       <c r="G115">
-        <v>166.0</v>
+        <v>142.0</v>
       </c>
       <c r="H115">
-        <v>166.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D116">
-        <v>2006</v>
+        <v>2015</v>
       </c>
       <c r="E116" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F116" t="s">
         <v>12</v>
       </c>
       <c r="G116">
-        <v>142.0</v>
+        <v>232.0</v>
       </c>
       <c r="H116">
-        <v>142.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D117">
-        <v>2015</v>
+        <v>2005</v>
       </c>
       <c r="E117" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F117" t="s">
         <v>12</v>
       </c>
       <c r="G117">
-        <v>232.0</v>
+        <v>142.0</v>
       </c>
       <c r="H117">
-        <v>232.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D118">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="E118" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F118" t="s">
         <v>12</v>
       </c>
       <c r="G118">
         <v>142.0</v>
       </c>
       <c r="H118">
         <v>142.0</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>166</v>
+        <v>8</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D119">
         <v>2006</v>
       </c>
       <c r="E119" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F119" t="s">
         <v>12</v>
       </c>
       <c r="G119">
-        <v>142.0</v>
+        <v>306.0</v>
       </c>
       <c r="H119">
-        <v>142.0</v>
+        <v>306.0</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>8</v>
+        <v>164</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D120">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="E120" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F120" t="s">
         <v>12</v>
       </c>
       <c r="G120">
-        <v>306.0</v>
+        <v>232.0</v>
       </c>
       <c r="H120">
-        <v>306.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>166</v>
+        <v>36</v>
       </c>
       <c r="B121" t="s">
-        <v>9</v>
+        <v>66</v>
       </c>
       <c r="C121" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D121">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="E121" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F121" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="G121">
-        <v>232.0</v>
+        <v>80.0</v>
       </c>
       <c r="H121">
-        <v>232.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>36</v>
       </c>
       <c r="B122" t="s">
         <v>66</v>
       </c>
       <c r="C122" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D122">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="E122" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F122" t="s">
         <v>69</v>
       </c>
       <c r="G122">
-        <v>80.0</v>
+        <v>64.0</v>
       </c>
       <c r="H122">
-        <v>80.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>36</v>
       </c>
       <c r="B123" t="s">
         <v>66</v>
       </c>
       <c r="C123" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D123">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="E123" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F123" t="s">
         <v>69</v>
       </c>
       <c r="G123">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
       <c r="H123">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>36</v>
       </c>
       <c r="B124" t="s">
         <v>66</v>
       </c>
       <c r="C124" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D124">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="E124" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F124" t="s">
         <v>69</v>
       </c>
       <c r="G124">
-        <v>72.0</v>
+        <v>104.0</v>
       </c>
       <c r="H124">
-        <v>72.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>36</v>
       </c>
       <c r="B125" t="s">
         <v>66</v>
       </c>
       <c r="C125" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D125">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="E125" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F125" t="s">
         <v>69</v>
       </c>
       <c r="G125">
-        <v>104.0</v>
+        <v>80.0</v>
       </c>
       <c r="H125">
-        <v>104.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>36</v>
       </c>
       <c r="B126" t="s">
         <v>66</v>
       </c>
       <c r="C126" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D126">
         <v>2018</v>
       </c>
       <c r="E126" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F126" t="s">
         <v>69</v>
       </c>
       <c r="G126">
         <v>80.0</v>
       </c>
       <c r="H126">
-        <v>80.0</v>
-[...24 lines deleted...]
-      <c r="H127">
         <v>80.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>