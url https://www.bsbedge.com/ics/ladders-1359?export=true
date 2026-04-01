--- v2 (2026-02-14)
+++ v3 (2026-04-01)
@@ -1783,51 +1783,51 @@
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>98</v>
       </c>
       <c r="D41">
         <v>2002</v>
       </c>
       <c r="E41" t="s">
         <v>99</v>
       </c>
       <c r="F41" t="s">
         <v>12</v>
       </c>
       <c r="G41">
         <v>272.0</v>
       </c>
       <c r="H41">
         <v>272.0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>100</v>
       </c>
       <c r="D42">
         <v>2010</v>
       </c>
       <c r="E42" t="s">
         <v>101</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
       <c r="G42">
         <v>272.0</v>
       </c>
       <c r="H42">
         <v>272.0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">