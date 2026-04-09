--- v1 (2026-01-09)
+++ v2 (2026-04-09)
@@ -209,69 +209,69 @@
   <si>
     <t>Tracked Changes. Road vehicles. Symbols for controls, indicators and tell-tales</t>
   </si>
   <si>
     <t>23/30456590 DC</t>
   </si>
   <si>
     <t>BS ISO 2575 AMD1. Road vehicles. Symbols for controls, indicators and tell-tales</t>
   </si>
   <si>
     <t>Under Review</t>
   </si>
   <si>
     <t>BS ISO 12214:2018</t>
   </si>
   <si>
     <t>Road vehicles. Direction-of-motion stereotypes for automotive hand controls</t>
   </si>
   <si>
     <t>BS ISO 4040:2009</t>
   </si>
   <si>
     <t>Road vehicles. Location of hand controls, indicators and tell-tales in motor vehicles</t>
   </si>
   <si>
+    <t>BS AU 152:1970</t>
+  </si>
+  <si>
+    <t>Specification for rear marking plates for vehicles</t>
+  </si>
+  <si>
+    <t>BS EN 50148:1996</t>
+  </si>
+  <si>
+    <t>Electronic taximeters</t>
+  </si>
+  <si>
+    <t>BS AU 217-2:1989</t>
+  </si>
+  <si>
+    <t>Maximum road speed limiters for motor vehicles - Specification for system and component requirements</t>
+  </si>
+  <si>
     <t>Confirmed</t>
-  </si>
-[...16 lines deleted...]
-    <t>Maximum road speed limiters for motor vehicles - Specification for system and component requirements</t>
   </si>
   <si>
     <t>BS ISO 16154:2005</t>
   </si>
   <si>
     <t>Tractors and machinery for agriculture and forestry. Installation of lighting, light signalling and marking devices for travel on public roadways</t>
   </si>
   <si>
     <t>16/30348179 DC</t>
   </si>
   <si>
     <t>BS ISO 2575 AMD7. Road vehicles. Symbols for controls, indicators and tell-tales</t>
   </si>
   <si>
     <t>BS ISO 13207-1:2012</t>
   </si>
   <si>
     <t>Road vehicles. LED lamp characteristics for bulb compatible failure detection - LED lamps used as direction indicators</t>
   </si>
   <si>
     <t>BS AU 217-1a:1987</t>
   </si>
   <si>
     <t>Maximum road speed limiters for motor vehicles - Specification for installed requirements</t>
   </si>
@@ -1061,106 +1061,106 @@
       </c>
       <c r="H16">
         <v>181.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17">
         <v>2003</v>
       </c>
       <c r="E17" t="s">
         <v>49</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
       <c r="G17">
-        <v>127.94</v>
+        <v>131.78</v>
       </c>
       <c r="H17">
-        <v>127.94</v>
+        <v>131.78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18">
         <v>2017</v>
       </c>
       <c r="E18" t="s">
         <v>52</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18">
-        <v>135.33</v>
+        <v>139.44</v>
       </c>
       <c r="H18">
-        <v>135.33</v>
+        <v>139.44</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19">
         <v>1981</v>
       </c>
       <c r="E19" t="s">
         <v>54</v>
       </c>
       <c r="F19" t="s">
         <v>50</v>
       </c>
       <c r="G19">
-        <v>41.78</v>
+        <v>43.08</v>
       </c>
       <c r="H19">
-        <v>41.78</v>
+        <v>43.08</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>55</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20">
         <v>2021</v>
       </c>
       <c r="E20" t="s">
         <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>12</v>
       </c>
       <c r="G20">
         <v>410.0</v>
       </c>
       <c r="H20">
@@ -1225,129 +1225,129 @@
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>63</v>
       </c>
       <c r="D23">
         <v>2009</v>
       </c>
       <c r="E23" t="s">
         <v>64</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
       <c r="G23">
         <v>166.0</v>
       </c>
       <c r="H23">
         <v>166.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D24">
         <v>1970</v>
       </c>
       <c r="E24" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
       <c r="G24">
         <v>166.0</v>
       </c>
       <c r="H24">
         <v>166.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D25">
         <v>1996</v>
       </c>
       <c r="E25" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
       <c r="G25">
         <v>166.0</v>
       </c>
       <c r="H25">
         <v>166.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D26">
         <v>1989</v>
       </c>
       <c r="E26" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26">
         <v>142.0</v>
       </c>
       <c r="H26">
         <v>142.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>72</v>
       </c>
       <c r="D27">
         <v>2005</v>
       </c>
       <c r="E27" t="s">
         <v>73</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27">
         <v>306.0</v>
       </c>
       <c r="H27">
         <v>306.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
@@ -1381,51 +1381,51 @@
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>76</v>
       </c>
       <c r="D29">
         <v>2012</v>
       </c>
       <c r="E29" t="s">
         <v>77</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
       <c r="G29">
         <v>166.0</v>
       </c>
       <c r="H29">
         <v>166.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>78</v>
       </c>
       <c r="D30">
         <v>1987</v>
       </c>
       <c r="E30" t="s">
         <v>79</v>
       </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
       <c r="G30">
         <v>142.0</v>
       </c>
       <c r="H30">
         <v>142.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
@@ -1456,51 +1456,51 @@
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>82</v>
       </c>
       <c r="E32" t="s">
         <v>83</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="G32">
         <v>20.0</v>
       </c>
       <c r="H32">
         <v>20.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>84</v>
       </c>
       <c r="D33">
         <v>2016</v>
       </c>
       <c r="E33" t="s">
         <v>85</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
       <c r="G33">
         <v>272.0</v>
       </c>
       <c r="H33">
         <v>272.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>