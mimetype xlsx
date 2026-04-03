--- v2 (2026-02-17)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -377,56 +377,50 @@
   <si>
     <t>ASTM E1933 : 14(2022)</t>
   </si>
   <si>
     <t>Standard Practice for  Measuring and Compensating for Emissivity Using Infrared Imaging  Radiometers</t>
   </si>
   <si>
     <t>ASTM E1897 : 14(2022)</t>
   </si>
   <si>
     <t>Standard Practice for  Measuring and Compensating for Transmittance of an Attenuating  Medium Using Infrared Imaging Radiometers</t>
   </si>
   <si>
     <t>ASTM E1862 : 14(2022)</t>
   </si>
   <si>
     <t>Standard Practice for  Measuring and Compensating for Reflected Temperature Using  Infrared Imaging Radiometers</t>
   </si>
   <si>
     <t>ASTM E637 : 22</t>
   </si>
   <si>
     <t>Standard Test Method for Calculation of Stagnation Enthalpy from Heat Transfer Theory  and Experimental Measurements of Stagnation-Point Heat Transfer and  Pressure</t>
   </si>
   <si>
-    <t>ASTM E1981 : 22</t>
-[...4 lines deleted...]
-  <si>
     <t>ASTM E1782 : 22</t>
   </si>
   <si>
     <t>Standard Test Method for  Determining Vapor Pressure by Thermal Analysis</t>
   </si>
   <si>
     <t>ASTM F3340 : 22</t>
   </si>
   <si>
     <t>Standard Test Method for Thermal Resistance of Camping Mattresses Using a Guarded Hot  Plate Apparatus</t>
   </si>
   <si>
     <t>ASTM E3174 : 22</t>
   </si>
   <si>
     <t>Standard Practice for Determination of Kinetic Reaction Model Using Differential  Scanning Calorimetry</t>
   </si>
   <si>
     <t>ASTM E2585 : 09(2022)</t>
   </si>
   <si>
     <t>Standard Practice for  Thermal Diffusivity by the Flash Method</t>
   </si>
   <si>
     <t>ASTM C1371 : 15(2022)</t>
@@ -525,56 +519,50 @@
     <t>Standard Test Method for Using a Heat Flow Meter Apparatus for Measuring Thermal Storage  Properties of Phase Change Materials and Products</t>
   </si>
   <si>
     <t>ASTM E144 : 14(2020)</t>
   </si>
   <si>
     <t>Standard Practice for  Safe Use of Oxygen Combustion Vessels</t>
   </si>
   <si>
     <t>ASTM E928 : 19</t>
   </si>
   <si>
     <t>Standard Test Method for  Purity by Differential Scanning Calorimetry</t>
   </si>
   <si>
     <t>ASTM C1045 : 19</t>
   </si>
   <si>
     <t>Standard Practice for  Calculating Thermal Transmission Properties Under Steady-State  Conditions</t>
   </si>
   <si>
     <t>ASTM C1114 : 06(2019)</t>
   </si>
   <si>
     <t>Standard Test Method for  Steady-State Thermal Transmission Properties by Means of the  Thin-Heater Apparatus</t>
-  </si>
-[...4 lines deleted...]
-    <t>Standard Specification for Heat Meter Instrumentation</t>
   </si>
   <si>
     <t>ASTM E967 : 18</t>
   </si>
   <si>
     <t>Standard Test Method for  Temperature Calibration of Differential Scanning Calorimeters  and Differential Thermal Analyzers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -884,51 +872,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H80"/>
+  <dimension ref="A1:H78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2316,418 +2304,418 @@
       </c>
       <c r="H54">
         <v>72.0</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>8</v>
       </c>
       <c r="B55" t="s">
         <v>20</v>
       </c>
       <c r="C55" t="s">
         <v>123</v>
       </c>
       <c r="D55">
         <v>2022</v>
       </c>
       <c r="E55" t="s">
         <v>124</v>
       </c>
       <c r="F55" t="s">
         <v>23</v>
       </c>
       <c r="G55">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
       <c r="H55">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>8</v>
       </c>
       <c r="B56" t="s">
         <v>20</v>
       </c>
       <c r="C56" t="s">
         <v>125</v>
       </c>
       <c r="D56">
         <v>2022</v>
       </c>
       <c r="E56" t="s">
         <v>126</v>
       </c>
       <c r="F56" t="s">
         <v>23</v>
       </c>
       <c r="G56">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
       <c r="H56">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>8</v>
       </c>
       <c r="B57" t="s">
         <v>20</v>
       </c>
       <c r="C57" t="s">
         <v>127</v>
       </c>
       <c r="D57">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="E57" t="s">
         <v>128</v>
       </c>
       <c r="F57" t="s">
         <v>23</v>
       </c>
       <c r="G57">
         <v>72.0</v>
       </c>
       <c r="H57">
         <v>72.0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>8</v>
       </c>
       <c r="B58" t="s">
         <v>20</v>
       </c>
       <c r="C58" t="s">
         <v>129</v>
       </c>
       <c r="D58">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="E58" t="s">
         <v>130</v>
       </c>
       <c r="F58" t="s">
         <v>23</v>
       </c>
       <c r="G58">
         <v>72.0</v>
       </c>
       <c r="H58">
         <v>72.0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>8</v>
       </c>
       <c r="B59" t="s">
         <v>20</v>
       </c>
       <c r="C59" t="s">
         <v>131</v>
       </c>
       <c r="D59">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E59" t="s">
         <v>132</v>
       </c>
       <c r="F59" t="s">
         <v>23</v>
       </c>
       <c r="G59">
         <v>72.0</v>
       </c>
       <c r="H59">
         <v>72.0</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>8</v>
       </c>
       <c r="B60" t="s">
         <v>20</v>
       </c>
       <c r="C60" t="s">
         <v>133</v>
       </c>
       <c r="D60">
         <v>2022</v>
       </c>
       <c r="E60" t="s">
         <v>134</v>
       </c>
       <c r="F60" t="s">
         <v>23</v>
       </c>
       <c r="G60">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
       <c r="H60">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>8</v>
       </c>
       <c r="B61" t="s">
         <v>20</v>
       </c>
       <c r="C61" t="s">
         <v>135</v>
       </c>
       <c r="D61">
-        <v>2022</v>
+        <v>1996</v>
       </c>
       <c r="E61" t="s">
         <v>136</v>
       </c>
       <c r="F61" t="s">
         <v>23</v>
       </c>
       <c r="G61">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
       <c r="H61">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>8</v>
       </c>
       <c r="B62" t="s">
         <v>20</v>
       </c>
       <c r="C62" t="s">
         <v>137</v>
       </c>
       <c r="D62">
-        <v>1996</v>
+        <v>2013</v>
       </c>
       <c r="E62" t="s">
         <v>138</v>
       </c>
       <c r="F62" t="s">
         <v>23</v>
       </c>
       <c r="G62">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
       <c r="H62">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>8</v>
       </c>
       <c r="B63" t="s">
         <v>20</v>
       </c>
       <c r="C63" t="s">
         <v>139</v>
       </c>
       <c r="D63">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="E63" t="s">
         <v>140</v>
       </c>
       <c r="F63" t="s">
         <v>23</v>
       </c>
       <c r="G63">
-        <v>80.0</v>
+        <v>64.0</v>
       </c>
       <c r="H63">
-        <v>80.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>8</v>
       </c>
       <c r="B64" t="s">
         <v>20</v>
       </c>
       <c r="C64" t="s">
         <v>141</v>
       </c>
       <c r="D64">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="E64" t="s">
         <v>142</v>
       </c>
       <c r="F64" t="s">
         <v>23</v>
       </c>
       <c r="G64">
-        <v>64.0</v>
+        <v>80.0</v>
       </c>
       <c r="H64">
-        <v>64.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>8</v>
       </c>
       <c r="B65" t="s">
         <v>20</v>
       </c>
       <c r="C65" t="s">
         <v>143</v>
       </c>
       <c r="D65">
         <v>2021</v>
       </c>
       <c r="E65" t="s">
         <v>144</v>
       </c>
       <c r="F65" t="s">
         <v>23</v>
       </c>
       <c r="G65">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
       <c r="H65">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>8</v>
       </c>
       <c r="B66" t="s">
         <v>20</v>
       </c>
       <c r="C66" t="s">
         <v>145</v>
       </c>
       <c r="D66">
         <v>2021</v>
       </c>
       <c r="E66" t="s">
         <v>146</v>
       </c>
       <c r="F66" t="s">
         <v>23</v>
       </c>
       <c r="G66">
         <v>72.0</v>
       </c>
       <c r="H66">
         <v>72.0</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>8</v>
       </c>
       <c r="B67" t="s">
         <v>20</v>
       </c>
       <c r="C67" t="s">
         <v>147</v>
       </c>
       <c r="D67">
-        <v>2021</v>
+        <v>2008</v>
       </c>
       <c r="E67" t="s">
         <v>148</v>
       </c>
       <c r="F67" t="s">
         <v>23</v>
       </c>
       <c r="G67">
         <v>72.0</v>
       </c>
       <c r="H67">
         <v>72.0</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>8</v>
       </c>
       <c r="B68" t="s">
         <v>20</v>
       </c>
       <c r="C68" t="s">
         <v>149</v>
       </c>
       <c r="D68">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="E68" t="s">
         <v>150</v>
       </c>
       <c r="F68" t="s">
         <v>23</v>
       </c>
       <c r="G68">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
       <c r="H68">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>8</v>
       </c>
       <c r="B69" t="s">
         <v>20</v>
       </c>
       <c r="C69" t="s">
         <v>151</v>
       </c>
       <c r="D69">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="E69" t="s">
         <v>152</v>
       </c>
       <c r="F69" t="s">
         <v>23</v>
       </c>
       <c r="G69">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
       <c r="H69">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>8</v>
       </c>
       <c r="B70" t="s">
         <v>20</v>
       </c>
       <c r="C70" t="s">
         <v>153</v>
       </c>
       <c r="D70">
         <v>2008</v>
       </c>
       <c r="E70" t="s">
         <v>154</v>
       </c>
       <c r="F70" t="s">
         <v>23</v>
       </c>
       <c r="G70">
         <v>72.0</v>
       </c>
       <c r="H70">
@@ -2749,270 +2737,218 @@
       </c>
       <c r="E71" t="s">
         <v>156</v>
       </c>
       <c r="F71" t="s">
         <v>23</v>
       </c>
       <c r="G71">
         <v>72.0</v>
       </c>
       <c r="H71">
         <v>72.0</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>8</v>
       </c>
       <c r="B72" t="s">
         <v>20</v>
       </c>
       <c r="C72" t="s">
         <v>157</v>
       </c>
       <c r="D72">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="E72" t="s">
         <v>158</v>
       </c>
       <c r="F72" t="s">
         <v>23</v>
       </c>
       <c r="G72">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
       <c r="H72">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>8</v>
       </c>
       <c r="B73" t="s">
         <v>20</v>
       </c>
       <c r="C73" t="s">
         <v>159</v>
       </c>
       <c r="D73">
         <v>2020</v>
       </c>
       <c r="E73" t="s">
         <v>160</v>
       </c>
       <c r="F73" t="s">
         <v>23</v>
       </c>
       <c r="G73">
         <v>80.0</v>
       </c>
       <c r="H73">
         <v>80.0</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>8</v>
       </c>
       <c r="B74" t="s">
         <v>20</v>
       </c>
       <c r="C74" t="s">
         <v>161</v>
       </c>
       <c r="D74">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="E74" t="s">
         <v>162</v>
       </c>
       <c r="F74" t="s">
         <v>23</v>
       </c>
       <c r="G74">
-        <v>80.0</v>
+        <v>64.0</v>
       </c>
       <c r="H74">
-        <v>80.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>8</v>
       </c>
       <c r="B75" t="s">
         <v>20</v>
       </c>
       <c r="C75" t="s">
         <v>163</v>
       </c>
       <c r="D75">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="E75" t="s">
         <v>164</v>
       </c>
       <c r="F75" t="s">
         <v>23</v>
       </c>
       <c r="G75">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
       <c r="H75">
-        <v>64.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>8</v>
       </c>
       <c r="B76" t="s">
         <v>20</v>
       </c>
       <c r="C76" t="s">
         <v>165</v>
       </c>
       <c r="D76">
         <v>2019</v>
       </c>
       <c r="E76" t="s">
         <v>166</v>
       </c>
       <c r="F76" t="s">
         <v>23</v>
       </c>
       <c r="G76">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
       <c r="H76">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>8</v>
       </c>
       <c r="B77" t="s">
         <v>20</v>
       </c>
       <c r="C77" t="s">
         <v>167</v>
       </c>
       <c r="D77">
-        <v>2019</v>
+        <v>2006</v>
       </c>
       <c r="E77" t="s">
         <v>168</v>
       </c>
       <c r="F77" t="s">
         <v>23</v>
       </c>
       <c r="G77">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
       <c r="H77">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>8</v>
       </c>
       <c r="B78" t="s">
         <v>20</v>
       </c>
       <c r="C78" t="s">
         <v>169</v>
       </c>
       <c r="D78">
-        <v>2006</v>
+        <v>2018</v>
       </c>
       <c r="E78" t="s">
         <v>170</v>
       </c>
       <c r="F78" t="s">
         <v>23</v>
       </c>
       <c r="G78">
         <v>72.0</v>
       </c>
       <c r="H78">
-        <v>72.0</v>
-[...50 lines deleted...]
-      <c r="H80">
         <v>72.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>