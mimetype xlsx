--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -128,78 +128,78 @@
   <si>
     <t>Fluorochlorinated hydrocarbons for industrial use — Determination of acidity — Titrimetric method</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>ISO 5789:1979</t>
   </si>
   <si>
     <t>Fluorinated hydrocarbons for industrial use — Determination of non-volatile residue</t>
   </si>
   <si>
     <t>ISO 2209:1973</t>
   </si>
   <si>
     <t>Liquid halogenated hydrocarbons for industrial use — Sampling</t>
   </si>
   <si>
     <t>ISO 3427:1976</t>
   </si>
   <si>
     <t>Gaseous halogenated hydrocarbons (liquefied gases) — Taking of a sample</t>
   </si>
   <si>
+    <t>Under Review</t>
+  </si>
+  <si>
+    <t>BSI</t>
+  </si>
+  <si>
+    <t>BS 4774:1972</t>
+  </si>
+  <si>
+    <t>Methods of test for chloroform for industrial use</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
     <t>Confirmed</t>
   </si>
   <si>
-    <t>BSI</t>
-[...10 lines deleted...]
-  <si>
     <t>BS 1994:1993</t>
   </si>
   <si>
     <t>Specification for dichloromethane (methylene chloride)</t>
   </si>
   <si>
     <t>BS EN 10325:2006</t>
   </si>
   <si>
     <t>Steel. Determination of yield strength increase by the effect of heat treatment (Bake-Hardening-Index)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Under Review</t>
   </si>
   <si>
     <t>BS 5598-8:1980</t>
   </si>
   <si>
     <t>Methods of sampling and test for halogenated hydrocarbons - Determination of non-volatile residue in fluorinated hydrocarbons</t>
   </si>
   <si>
     <t>BS 5598-1:1978</t>
   </si>
   <si>
     <t>Methods of sampling and test for halogenated hydrocarbons - Sampling of liquid products</t>
   </si>
   <si>
     <t>BS 5598-6:1979</t>
   </si>
   <si>
     <t>Methods of sampling and test for halogenated hydrocarbons - Determination of acidity of fluorochlorinated hydrocarbons</t>
   </si>
   <si>
     <t>BS 5598-2:1979</t>
   </si>
   <si>
     <t>Methods of sampling and test for halogenated hydrocarbons - Sampling of liquefied gases</t>
   </si>
@@ -953,181 +953,181 @@
       </c>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13">
         <v>1972</v>
       </c>
       <c r="E13" t="s">
         <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>42</v>
       </c>
       <c r="G13">
         <v>142.0</v>
       </c>
       <c r="H13">
         <v>142.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14">
         <v>1993</v>
       </c>
       <c r="E14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14">
         <v>142.0</v>
       </c>
       <c r="H14">
         <v>142.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15">
         <v>2006</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
       <c r="G15">
         <v>142.0</v>
       </c>
       <c r="H15">
         <v>142.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16">
         <v>1980</v>
       </c>
       <c r="E16" t="s">
         <v>49</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
       <c r="G16">
         <v>142.0</v>
       </c>
       <c r="H16">
         <v>142.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17">
         <v>1978</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
       <c r="G17">
         <v>142.0</v>
       </c>
       <c r="H17">
         <v>142.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18">
         <v>1979</v>
       </c>
       <c r="E18" t="s">
         <v>53</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
       <c r="G18">
         <v>142.0</v>
       </c>
       <c r="H18">
         <v>142.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19">
         <v>1979</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
       <c r="G19">
         <v>142.0</v>
       </c>
       <c r="H19">
         <v>142.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">