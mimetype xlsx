--- v2 (2026-02-23)
+++ v3 (2026-04-09)
@@ -2789,51 +2789,51 @@
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>147</v>
       </c>
       <c r="D73">
         <v>2016</v>
       </c>
       <c r="E73" t="s">
         <v>148</v>
       </c>
       <c r="F73" t="s">
         <v>12</v>
       </c>
       <c r="G73">
         <v>166.0</v>
       </c>
       <c r="H73">
         <v>166.0</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>149</v>
       </c>
       <c r="D74">
         <v>2006</v>
       </c>
       <c r="E74" t="s">
         <v>150</v>
       </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
       <c r="G74">
         <v>166.0</v>
       </c>
       <c r="H74">
         <v>166.0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
@@ -2893,51 +2893,51 @@
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>155</v>
       </c>
       <c r="D77">
         <v>2017</v>
       </c>
       <c r="E77" t="s">
         <v>156</v>
       </c>
       <c r="F77" t="s">
         <v>12</v>
       </c>
       <c r="G77">
         <v>306.0</v>
       </c>
       <c r="H77">
         <v>306.0</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>157</v>
       </c>
       <c r="D78">
         <v>2000</v>
       </c>
       <c r="E78" t="s">
         <v>158</v>
       </c>
       <c r="F78" t="s">
         <v>12</v>
       </c>
       <c r="G78">
         <v>322.0</v>
       </c>
       <c r="H78">
         <v>322.0</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
@@ -2971,51 +2971,51 @@
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>161</v>
       </c>
       <c r="D80">
         <v>2001</v>
       </c>
       <c r="E80" t="s">
         <v>162</v>
       </c>
       <c r="F80" t="s">
         <v>12</v>
       </c>
       <c r="G80">
         <v>142.0</v>
       </c>
       <c r="H80">
         <v>142.0</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>163</v>
       </c>
       <c r="D81">
         <v>2007</v>
       </c>
       <c r="E81" t="s">
         <v>164</v>
       </c>
       <c r="F81" t="s">
         <v>12</v>
       </c>
       <c r="G81">
         <v>232.0</v>
       </c>
       <c r="H81">
         <v>232.0</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">