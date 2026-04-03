--- v2 (2026-02-17)
+++ v3 (2026-04-03)
@@ -3151,51 +3151,51 @@
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>163</v>
       </c>
       <c r="D74">
         <v>2018</v>
       </c>
       <c r="E74" t="s">
         <v>164</v>
       </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
       <c r="G74">
         <v>232.0</v>
       </c>
       <c r="H74">
         <v>232.0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>8</v>
+        <v>162</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>165</v>
       </c>
       <c r="D75">
         <v>2022</v>
       </c>
       <c r="E75" t="s">
         <v>166</v>
       </c>
       <c r="F75" t="s">
         <v>12</v>
       </c>
       <c r="G75">
         <v>232.0</v>
       </c>
       <c r="H75">
         <v>232.0</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
@@ -3662,53 +3662,50 @@
         <v>232.0</v>
       </c>
       <c r="H93">
         <v>232.0</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>8</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>204</v>
       </c>
       <c r="D94">
         <v>2005</v>
       </c>
       <c r="E94" t="s">
         <v>205</v>
       </c>
       <c r="F94" t="s">
         <v>12</v>
       </c>
-      <c r="G94">
-[...1 lines deleted...]
-      </c>
       <c r="H94">
         <v>112.0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>162</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>206</v>
       </c>
       <c r="D95">
         <v>2006</v>
       </c>
       <c r="E95" t="s">
         <v>207</v>
       </c>
       <c r="F95" t="s">
         <v>12</v>
       </c>
       <c r="G95">
         <v>166.0</v>
@@ -3749,69 +3746,66 @@
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>210</v>
       </c>
       <c r="D97">
         <v>2013</v>
       </c>
       <c r="E97" t="s">
         <v>211</v>
       </c>
       <c r="F97" t="s">
         <v>12</v>
       </c>
       <c r="G97">
         <v>232.0</v>
       </c>
       <c r="H97">
         <v>232.0</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>212</v>
       </c>
       <c r="D98">
         <v>2005</v>
       </c>
       <c r="E98" t="s">
         <v>213</v>
       </c>
       <c r="F98" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>34.0</v>
       </c>
       <c r="H98">
         <v>34.0</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>58</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>214</v>
       </c>
       <c r="D99">
         <v>2020</v>
       </c>
       <c r="E99" t="s">
         <v>215</v>
       </c>
       <c r="F99" t="s">
         <v>12</v>
       </c>
       <c r="G99">
@@ -3853,51 +3847,51 @@
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>218</v>
       </c>
       <c r="D101">
         <v>2022</v>
       </c>
       <c r="E101" t="s">
         <v>219</v>
       </c>
       <c r="F101" t="s">
         <v>12</v>
       </c>
       <c r="G101">
         <v>272.0</v>
       </c>
       <c r="H101">
         <v>272.0</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>220</v>
       </c>
       <c r="D102">
         <v>2015</v>
       </c>
       <c r="E102" t="s">
         <v>221</v>
       </c>
       <c r="F102" t="s">
         <v>12</v>
       </c>
       <c r="G102">
         <v>166.0</v>
       </c>
       <c r="H102">
         <v>166.0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
@@ -4061,96 +4055,93 @@
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>234</v>
       </c>
       <c r="D109">
         <v>2013</v>
       </c>
       <c r="E109" t="s">
         <v>235</v>
       </c>
       <c r="F109" t="s">
         <v>12</v>
       </c>
       <c r="G109">
         <v>322.0</v>
       </c>
       <c r="H109">
         <v>322.0</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>236</v>
       </c>
       <c r="D110">
         <v>2005</v>
       </c>
       <c r="E110" t="s">
         <v>237</v>
       </c>
       <c r="F110" t="s">
         <v>12</v>
       </c>
       <c r="G110">
         <v>166.0</v>
       </c>
       <c r="H110">
         <v>166.0</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>8</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>238</v>
       </c>
       <c r="D111">
         <v>2005</v>
       </c>
       <c r="E111" t="s">
         <v>205</v>
       </c>
       <c r="F111" t="s">
         <v>12</v>
       </c>
-      <c r="G111">
-[...1 lines deleted...]
-      </c>
       <c r="H111">
         <v>400.0</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>239</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>240</v>
       </c>
       <c r="D112">
         <v>2015</v>
       </c>
       <c r="E112" t="s">
         <v>241</v>
       </c>
       <c r="F112" t="s">
         <v>12</v>
       </c>
       <c r="G112">
         <v>232.0</v>
@@ -4182,53 +4173,50 @@
         <v>166.0</v>
       </c>
       <c r="H113">
         <v>166.0</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>8</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>244</v>
       </c>
       <c r="D114">
         <v>2005</v>
       </c>
       <c r="E114" t="s">
         <v>205</v>
       </c>
       <c r="F114" t="s">
         <v>12</v>
       </c>
-      <c r="G114">
-[...1 lines deleted...]
-      </c>
       <c r="H114">
         <v>68.0</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>169</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>245</v>
       </c>
       <c r="D115">
         <v>2016</v>
       </c>
       <c r="E115" t="s">
         <v>246</v>
       </c>
       <c r="F115" t="s">
         <v>12</v>
       </c>
       <c r="G115">
         <v>232.0</v>
@@ -4259,53 +4247,50 @@
       <c r="G116">
         <v>142.0</v>
       </c>
       <c r="H116">
         <v>142.0</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>8</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>249</v>
       </c>
       <c r="D117">
         <v>2005</v>
       </c>
       <c r="E117" t="s">
         <v>205</v>
       </c>
       <c r="F117" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>244.0</v>
       </c>
       <c r="H117">
         <v>244.0</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>8</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>250</v>
       </c>
       <c r="D118">
         <v>2001</v>
       </c>
       <c r="E118" t="s">
         <v>251</v>
       </c>
       <c r="F118" t="s">
         <v>12</v>
       </c>
       <c r="G118">