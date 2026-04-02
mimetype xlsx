--- v2 (2026-02-16)
+++ v3 (2026-04-02)
@@ -4605,51 +4605,51 @@
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>271</v>
       </c>
       <c r="D126">
         <v>2011</v>
       </c>
       <c r="E126" t="s">
         <v>272</v>
       </c>
       <c r="F126" t="s">
         <v>12</v>
       </c>
       <c r="G126">
         <v>166.0</v>
       </c>
       <c r="H126">
         <v>166.0</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>273</v>
       </c>
       <c r="D127">
         <v>2013</v>
       </c>
       <c r="E127" t="s">
         <v>274</v>
       </c>
       <c r="F127" t="s">
         <v>12</v>
       </c>
       <c r="G127">
         <v>272.0</v>
       </c>
       <c r="H127">
         <v>272.0</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">